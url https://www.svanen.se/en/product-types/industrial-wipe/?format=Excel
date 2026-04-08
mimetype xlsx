--- v0 (2026-02-03)
+++ v1 (2026-04-08)
@@ -1,85 +1,917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af3e55ab2a84748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f1213b3b3b4a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf17e9c475bd74bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfc01432ea3c44ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf17e9c475bd74bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc01432ea3c44ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rossio Torkrulle Mini Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rossio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Midi 2-lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stortork vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Midi, Excellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Active Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industri/Köksrulle Easy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BAKO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanhouse Torkrulle Mini </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rossio Torkrulle Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rossio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtorkpapper Midi Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carepa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Excellent industri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo torkrulle Big Kitchen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WashTek-Jasteko Köksrulle L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M-TorkA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BS Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean industri plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo Torkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Midi 2-lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Torkrulle/Industri/Köks Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Industrirulle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtorkpapper Mini Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carepa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Mini, Excellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Mini 2-lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean industri allround</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean torkrulle Lill </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini TorkA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BS Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bauhaus Torkrulle 2-pack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauhaus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
@@ -132,2362 +964,1530 @@
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Cleanhouse Torkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo Torkrulle Mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Mini Excellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bruka Mini torkrulle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mellan Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Torkrulle Duopack Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Industrirulle blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus industrial wipe L2 blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Torkrulle Mellan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WashTek-JastekoTorkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OF Torkrulle </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BS Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jumborulle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industritork XL Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carepa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lill Original</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Megaclean industri allround</x:v>
+        <x:v>Torkrulle Metrio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ikaros</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dereko Torkrulle Rejäl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dereko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bauhaus Torkrulle 500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin XL Brown Industrial roll*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliströms Bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliström</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean torkrulle Midi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Megaclean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Megaclean torkrulle Lill </x:v>
+        <x:v>Megaclean torkrulle Mini </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Megaclean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Active Original</x:v>
+        <x:v>Dereko torka mini 110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dereko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>T-emballage industrirulle Olja &amp; fett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>T-Emballage</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Torkrulle Auto 230</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin industrial wipe L1 yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WashTek-Jasteko Torkrulle Mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industritork XL Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BAKO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mellan Original</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WashTek-Jasteko Köksrulle L</x:v>
+        <x:v>Mellan Easy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rossio Torkrulle Midi Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rossio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lill Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanhouse Köksrulle Maxi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Mellan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithander</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Mikro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ikaros</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Lill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithander</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dereko torka midi 275</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dereko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CO Universaltorkpapper 2-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BAKO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Midi Excellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lill Easy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bauhaus Torkrulle 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mellan Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean torkrulle industri olja &amp; fett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WashTek-Jasteko Köksrulle XL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTek</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Torkrulle Small</x:v>
-[...510 lines deleted...]
-      <x:c t="str">
         <x:v>Hamron Dryer roll 2-pack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hamron</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Industritork XL Plus</x:v>
-[...31 lines deleted...]
-        <x:v>Megaclean torkrulle Midi</x:v>
+        <x:v>Megaclean Mini 2-lag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Megaclean</x:v>
-      </x:c>
-[...1566 lines deleted...]
-        <x:v>Cleanhouse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>