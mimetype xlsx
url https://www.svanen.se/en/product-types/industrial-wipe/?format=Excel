--- v1 (2026-04-08)
+++ v2 (2026-06-10)
@@ -1,85 +1,917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f1213b3b3b4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78badc1347a04b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfc01432ea3c44ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R35b25367b0124d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc01432ea3c44ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35b25367b0124d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>WashTek-Jasteko Köksrulle L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M-TorkA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BS Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean industri plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo Torkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Midi 2-lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Torkrulle/Industri/Köks Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Industrirulle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtorkpapper Mini Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carepa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Mini, Excellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Mini 2-lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanhouse Torkrulle Mini </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rossio Torkrulle Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rossio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtorkpapper Midi Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carepa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stortork vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Midi, Excellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OF Torkrulle </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BS Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jumborulle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Torkrulle Mellan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WashTek-JastekoTorkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanhouse Torkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean industri allround</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean torkrulle Lill </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Mini Excellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Careness</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bruka Mini torkrulle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mellan Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rossio Torkrulle Mini Primo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rossio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
@@ -100,2394 +932,1530 @@
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Megaclean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stortork vit</x:v>
+        <x:v>Mini TorkA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BS Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bauhaus Torkrulle 2-pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrirulle Big</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo Torkrulle Mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Olja &amp; Fett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus industrial wipe L2 blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Torkrulle Duopack Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Industrirulle blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lill Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Active Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Excellent industri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Careness</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Careness Torkrulle Midi, Excellent</x:v>
+        <x:v>Industri/Köksrulle Easy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BAKO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo torkrulle Big Kitchen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industritork XL Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carepa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Metrio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ikaros</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bauhaus Torkrulle 500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dereko Torkrulle Rejäl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dereko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean torkrulle Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean torkrulle Mini </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dereko torka mini 110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dereko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin XL Brown Industrial roll*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliströms Bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliström</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>T-emballage industrirulle Olja &amp; fett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>T-Emballage</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Torkrulle Auto 230</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rossio Torkrulle Midi Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rossio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Mini 2-lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean torkrulle industri olja &amp; fett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Megaclean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WashTek-Jasteko Köksrulle XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hamron Dryer roll 2-pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hamron</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WashTek-Jasteko Torkrulle Mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WashTek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industritork XL Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BAKO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mellan Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mellan Easy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Careness Torkrulle Midi Excellent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Careness</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Active Original</x:v>
+        <x:v>Lill Easy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Industri/Köksrulle Easy</x:v>
+        <x:v>Lill Primo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Torkrulle Mini</x:v>
+        <x:v>CO Universaltorkpapper 2-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Midi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BAKO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Torkrulle Small</x:v>
-[...31 lines deleted...]
-        <x:v>Cleanhouse Torkrulle Mini </x:v>
+        <x:v>Torkrulle Mellan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithander</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Mikro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ikaros</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torkrulle Lill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithander</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dereko torka midi 275</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dereko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanhouse Köksrulle Maxi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleanhouse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rossio Torkrulle Primo</x:v>
-[...287 lines deleted...]
-        <x:v>P&amp;P Torkrulle/Industri/Köks Primo</x:v>
+        <x:v>Bauhaus Torkrulle 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial wipe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauhaus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mellan Primo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial wipe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P</x:v>
-      </x:c>
-[...1822 lines deleted...]
-        <x:v>Megaclean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>