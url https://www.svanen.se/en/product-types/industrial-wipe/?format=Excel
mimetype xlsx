--- v2 (2026-06-10)
+++ v3 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78badc1347a04b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03093407304d44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R35b25367b0124d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd212643098f542da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35b25367b0124d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd212643098f542da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">