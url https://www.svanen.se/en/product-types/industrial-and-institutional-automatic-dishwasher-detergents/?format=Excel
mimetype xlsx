--- v1 (2026-02-24)
+++ v2 (2026-04-11)
@@ -1,1846 +1,1846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11df2e8eef994a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0abb050e4a449d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R013d01d33e034c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra0b9f814da8f4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R013d01d33e034c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0b9f814da8f4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Suma Forte Plus Pur-Eco L54 SafePack, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Jade Pur-Eco L8, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OPTIMAX RINÇAGE VAISSELLE ÉCO, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Special L4 PE, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Suma Revoflow Safe PE P10, 3x4 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/004, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sun Professional Liquid, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SUN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco SafePack A8, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>We Clean Green Lavastoviglie, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WE CLEAN green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 SafePack, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Select Pur-Eco A7, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SURE Machine Dishwash Detergent SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Suma Unison Clar free A2, 3x4 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/004, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OPTIMAX RINÇAGE VAISSELLE ÉCO, 2x5 l</x:v>
+        <x:v>Suma Unison Special G4, 3x4.5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco A8, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>We Clean Green Lavastoviglie, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WE CLEAN green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Select Pur-Eco A7, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 950 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Select Pur-Eco A7 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sun Professional Rinse Aid, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SUN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Base Pur-Eco M4, 8x1.5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/007, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Maskinopvask PrimeSource Mild Alu uden klor, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SURE Machine Dishwash Detergent, 2X5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SURE Machine Dishwash Detergent SafePack, 10 l</x:v>
+        <x:v>Suma Revoflow Max Pur-Eco 0P P2, 3x4,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Special L4 PE, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2, 950 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Jade Pur-Eco L8 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Revoflow Max Pur-Eco P2, 3x4.5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Med Alu Pur-Eco L10, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SURE Machine Dishwash Rinse Aid, 2X5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SURE Machine Dishwash Detergent, 2X5 l</x:v>
+        <x:v>OPTIMAX LV TOUTES EAUX ÉCO, 20 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Suma Nova Pur-Eco L6, 10 l</x:v>
-[...191 lines deleted...]
-        <x:v>Suma Revoflow Max Pur-Eco 0P P2, 3x4,5 kg</x:v>
+        <x:v>Suma Revoflow Perfect Pur-Eco A17, 3x4 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/004, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Forte Plus Pur-Eco L54 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Rewoflow Pristine Pur-Eco A18, 3x4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/006, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Unison Diamond PE G10, 3x4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SURE Machine Dishwash Rinse Aid SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Alu Pur-Eco L10, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Select Pur-Eco A7, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2d, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Afspӕnding PrimeSource Frisk neutral, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/005, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco A8, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco A8, 2x5 l </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Jade Pur-Eco L8, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Afspӕnding PrimeSource frisk neutral, 6x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/005, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Alu Pur-Eco L10, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Suma Nova Pur-Eco L6 Safepack, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/003, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Suma Med Alu L10, 2x5 l</x:v>
-[...1343 lines deleted...]
-        <x:v>Suma Jade Pur-Eco L8, 20 l</x:v>
+        <x:v>Suma Med Alu Pur-Eco L10, 2x5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>