--- v2 (2026-04-11)
+++ v3 (2026-06-11)
@@ -1,85 +1,629 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0abb050e4a449d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628fbfeaae494688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra0b9f814da8f4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2697aa35a5664b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0b9f814da8f4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2697aa35a5664b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Suma Select Pur-Eco A7, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SURE Machine Dishwash Detergent SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Unison Clar free A2, 3x4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 SafePack, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>We Clean Green Lavastoviglie, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WE CLEAN green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Select Pur-Eco A7, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 950 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco A8, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Unison Special G4, 3x4.5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sun Professional Liquid, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SUN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco SafePack A8, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>We Clean Green Lavastoviglie, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WE CLEAN green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Revoflow Safe PE P10, 3x4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OPTIMAX RINÇAGE VAISSELLE ÉCO, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Special L4 PE, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Suma Forte Plus Pur-Eco L54 SafePack, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/003, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
@@ -100,1683 +644,1139 @@
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OPTIMAX RINÇAGE VAISSELLE ÉCO, 2x5 l</x:v>
+        <x:v>Suma Revoflow Max Pur-Eco P2, 3x4.5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sun Professional Rinse Aid, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SUN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Base Pur-Eco M4, 8x1.5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/007, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Special L4 PE, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Select Pur-Eco A7 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Maskinopvask PrimeSource Mild Alu uden klor, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SURE Machine Dishwash Detergent, 2X5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Suma Special L4 PE, 2x5 l</x:v>
-[...31 lines deleted...]
-        <x:v>Suma Revoflow Safe PE P10, 3x4 kg</x:v>
+        <x:v>Suma Ultra Pur-Eco L2, 950 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/003, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Jade Pur-Eco L8 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Revoflow Max Pur-Eco 0P P2, 3x4,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/004, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Med Alu Pur-Eco L10, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SURE Machine Dishwash Rinse Aid, 2X5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sun Professional Liquid, 10 l</x:v>
-[...95 lines deleted...]
-        <x:v>Suma Ultra Pur-Eco L2 SafePack, 200 l</x:v>
+        <x:v>Suma Ultra Pur-Eco L2 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Revoflow Perfect Pur-Eco A17, 3x4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Forte Plus Pur-Eco L54 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Nova Pur-Eco L6, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Rewoflow Pristine Pur-Eco A18, 3x4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/006, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Unison Diamond PE G10, 3x4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/004, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OPTIMAX LV TOUTES EAUX ÉCO, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/003, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Suma Select Pur-Eco A7, 2x5 l</x:v>
-[...63 lines deleted...]
-        <x:v>SURE Machine Dishwash Detergent SafePack, 10 l</x:v>
+        <x:v>SURE Machine Dishwash Rinse Aid SafePack, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Suma Unison Clar free A2, 3x4 l</x:v>
-[...322 lines deleted...]
-        <x:v>SE/038/002, SE/038/001</x:v>
+        <x:v>Suma Alu Pur-Eco L10, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Ultra Pur-Eco L2d, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Afspӕnding PrimeSource Frisk neutral, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/005, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PrimeSource</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Suma Nova Pur-Eco L6, 10 l</x:v>
-[...671 lines deleted...]
-        <x:v>Suma Alu Pur-Eco L10, 200 l</x:v>
+        <x:v>Suma Nova Pur-Eco L6 SafePack, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco A8, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Jade Pur-Eco L8, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Afspӕnding PrimeSource frisk neutral, 6x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/005, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Crystal Pur-Eco A8, 2x5 l </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/038/002, SE/038/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Alu Pur-Eco L10, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Suma Select Pur-Eco A7, 20 l</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Suma Alu Pur-Eco L10, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/038/002, SE/038/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU38 Industrial and Institutional Automatic Dishwasher Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>