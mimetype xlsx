--- v3 (2026-06-11)
+++ v4 (2026-06-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628fbfeaae494688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e79c7909414312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2697aa35a5664b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R33efd51ed9b54f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2697aa35a5664b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33efd51ed9b54f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">