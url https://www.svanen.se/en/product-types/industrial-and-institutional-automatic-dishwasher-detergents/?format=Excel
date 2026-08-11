--- v4 (2026-06-11)
+++ v5 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e79c7909414312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52dc891b779944ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R33efd51ed9b54f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R270de1e26e6e4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33efd51ed9b54f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R270de1e26e6e4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">