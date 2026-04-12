--- v1 (2026-02-11)
+++ v2 (2026-04-12)
@@ -1,1597 +1,1789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd1dd15d2214489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ba7ffe234f4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R13908fa299b64fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raf850d13cd70441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13908fa299b64fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf850d13cd70441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Scotte 70 Snickerifinish Bas A</x:v>
-[...17 lines deleted...]
-        <x:v>Beckers</x:v>
+        <x:v>Alcro Servalac Matt Lackfärg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Slip Grundfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Blank Lackfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Scotte 40 Snickerifinish Bas A</x:v>
-[...122 lines deleted...]
-        <x:v>Vantaa</x:v>
+        <x:v>Beckers Scotte 40 Snickerifinish Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 70 Snickerifinish Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte Snickerislip White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte Snickerislip Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac  Matt Lackfärg Trä &amp; Metall Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Elementfärg V</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Häfta Grundfärg White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Element Täckfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish 0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Primer Lackfärgsgrund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank RAL9010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 70 Snickerifinish White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank 1 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TRESTJERNER Golvlack Vattenburen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2096 0002, 2096 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TreStjerner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt 10 Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt 1 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Slip Grundfärg White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 10 Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Häftgrund White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Lackfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 1 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Blank Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Panellakk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2096 0002, 2096 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Alcro Milltex V-Mill Blank Täckfärg Bas A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Scotte 40 Snickerifinish Bas C</x:v>
-[...1306 lines deleted...]
-        <x:v>Sandefjord</x:v>
+        <x:v>Alcro Servalac Matt Lackfärg Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bruten Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish RAL9010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Blank Lackfärg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>