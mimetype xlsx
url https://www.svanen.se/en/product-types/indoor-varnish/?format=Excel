--- v2 (2026-04-12)
+++ v3 (2026-06-13)
@@ -1,917 +1,917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ba7ffe234f4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ca0c0507824bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raf850d13cd70441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf433e01e3cd94997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf850d13cd70441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf433e01e3cd94997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Elementfärg V</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish 0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Slip Grundfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 70 Snickerifinish Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Häfta Grundfärg White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Element Täckfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac  Matt Lackfärg Trä &amp; Metall Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte Snickerislip Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte Snickerislip White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Blank Lackfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Primer Lackfärgsgrund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Alcro Servalac Matt Lackfärg Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alcro Milltex V-Slip Grundfärg Base C</x:v>
-[...798 lines deleted...]
-      <x:c t="str">
         <x:v>Beckers Living Lackfärg Halvblank RAL9010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
@@ -932,858 +932,858 @@
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Lackfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Häftgrund White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Slip Grundfärg White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Blank Täckfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 1 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 10 Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Beckers Living Lackfärg Blank 1 White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt 10 Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Blank Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt 1 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bruten Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish RAL9010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Blank Lackfärg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TRESTJERNER Golvlack Vattenburen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2096 0002, 2096 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TreStjerner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jotun A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 2021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandefjord</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Living Lackfärg Matt 10 Black</x:v>
-[...510 lines deleted...]
-      <x:c t="str">
         <x:v>JOTUN Panellakk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2096 0002, 2096 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jotun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jotun A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 2021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandefjord</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>