--- v3 (2026-06-13)
+++ v4 (2026-08-12)
@@ -1,245 +1,853 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ca0c0507824bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2464c0ea23164d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf433e01e3cd94997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfc58a64464674573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf433e01e3cd94997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc58a64464674573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beckers Scotte 70 Snickerifinish Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Element Täckfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Häfta Grundfärg White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish 0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Slip Grundfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte Snickerislip Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte Snickerislip White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Primer Lackfärgsgrund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Blank Lackfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac  Matt Lackfärg Trä &amp; Metall Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Blank 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Beckers Living Lackfärg Blank Base A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt 502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Living Lackfärg Matt Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Beckers Living Lackfärg Matt Base C</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Living Lackfärg Matt Base A</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Beckers Elementfärg V</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
@@ -260,658 +868,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Living Lackfärg Halvblank 502</x:v>
-[...606 lines deleted...]
-      <x:c t="str">
         <x:v>Beckers Living Lackfärg Halvblank RAL9010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
@@ -932,421 +932,517 @@
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Blank Täckfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Häftgrund White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Beckers Scotte 40 Snickerifinish Base C</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Alcro Servalac Halvblank Lackfärg Bas C</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Scotte 40 Snickerifinish White</x:v>
-[...81 lines deleted...]
-        <x:v>Beckers</x:v>
+        <x:v>Alcro Servalac Halvblank Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Halvblank Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Alcro Milltex V-Slip Grundfärg White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alcro Servalac Halvblank Svart</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Beckers Living Lackfärg Halvblank Base C</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beckers Living Lackfärg Halvblank 10 Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Beckers Living Lackfärg Halvblank 1 White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Living Lackfärg Halvblank 10 Black</x:v>
-[...17 lines deleted...]
-        <x:v>Beckers</x:v>
+        <x:v>Alcro Servalac Blank Lackfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Servalac Matt Lackfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Beckers Living Lackfärg Blank Base C</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
@@ -1412,178 +1508,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alcro Servalac Matt Lackfärg S0502-Y</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Beckers Living Lackfärg Matt 1 White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TRESTJERNER Golvlack Vattenburen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2096 0002, 2096 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TreStjerner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Panellakk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2096 0002, 2096 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte 40 Snickerifinish RAL9010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Indoor varnish.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Paints and varnishes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bruten Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
@@ -1604,82 +1700,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Scotte 40 Snickerifinish RAL9010</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Beckers Scotte 40 Snickerifinish S0500-N</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beckers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
@@ -1696,94 +1760,30 @@
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Indoor varnish.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Paints and varnishes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Sandefjord</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>