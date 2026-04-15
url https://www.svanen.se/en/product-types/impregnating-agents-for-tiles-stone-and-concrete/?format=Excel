--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,445 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bf271aee414dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e724899eb1541ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R7fe5f5e474d941cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc49d2c18642b4388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fe5f5e474d941cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc49d2c18642b4388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lithurin Seal 3.0 10 l</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Nilfisk Stone Sealer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5097 0064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Impregnating agents for tiles, stone and concrete</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sirena Soap Aps</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bygmestervej 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hadsund</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...158 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>