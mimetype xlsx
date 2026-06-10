--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e724899eb1541ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re443a21879c8405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc49d2c18642b4388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcaf896e6de93487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc49d2c18642b4388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcaf896e6de93487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -66,28 +66,156 @@
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Impregnating agents for tiles, stone and concrete</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sirena Soap Aps</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bygmestervej 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hadsund</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Dens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Hard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Seal 3.0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Seal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>