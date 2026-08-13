--- v3 (2026-06-10)
+++ v4 (2026-08-13)
@@ -1,177 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re443a21879c8405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd31815e85147d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcaf896e6de93487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1253f4f1c3c443dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcaf896e6de93487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1253f4f1c3c443dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lithurin Dens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Hard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Nilfisk Stone Sealer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5097 0064</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Impregnating agents for tiles, stone and concrete</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sirena Soap Aps</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bygmestervej 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hadsund</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Lithurin Seal 3.0</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0063</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Impregnating agents for tiles, stone and concrete</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lithurin</x:v>
       </x:c>
       <x:c t="str">