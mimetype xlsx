--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,957 +1,957 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f681d02a4914518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0011d6d297e8458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R24ef8f3c99ed4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9ba89293b9e244de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24ef8f3c99ed4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ba89293b9e244de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>OfficeXpress, K15162OX,  REMAN. For use in IBM Infoprint 1822 serie  Black, (39V3206)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15435I4,  REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15435OW REMAN. For use in IBM Infoprint 1872 serie Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in IBM Infoprint 1872/1892 , Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15154OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in IBM Infoprint 1832/1852/1872/1892 , Black, (39V2514)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>EDDING, K15388E1 REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15153E1 REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in IBM Infoprint 1422 , Black, (75P6051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15153OX,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ISOLDA, K15153I4,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OfficeXpress, K15153OX,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+        <x:v>ISOLDA, K15151I4,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K12218I4, REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie  BLACK, (75P6960)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15388OX,  REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OfficeXpress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K12218I4, REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie  BLACK, (75P6960)</x:v>
+        <x:v>EDDING, K15435E1 REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15153QC,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15151OX,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15162I4,  REMAN. For use in IBM Infoprint 1822 serie  Black, (39V3206)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OfficeXpress, K15388OX,  REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
+        <x:v>Greenman Eco Original, I1532 (75P6961)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15435OX,  REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OfficeXpress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OfficeXpress, K15435OX,  REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
-[...17 lines deleted...]
-        <x:v>OfficeXpress</x:v>
+        <x:v>Greenman Eco Original, I1852 (39V2513)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15151OW REMAN. For use in IBM Infoprint 1811, 1930 serie Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15162OW REMAN. For use in IBM Infoprint 1822 serie Black, (39V3206)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Q-connect, K15151QC,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Q-connect</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15435E1 REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
-[...31 lines deleted...]
-        <x:v>OWA, K15154OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2511)</x:v>
+        <x:v>OWA, K12218OW REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie BLACK, (75P6960)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K12218OW REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie BLACK, (75P6960)</x:v>
+        <x:v>OWA, K15388OW REMAN. For use in IBM Infoprint 1823 serie Black, (39V3716)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15388OW REMAN. For use in IBM Infoprint 1823 serie Black, (39V3716)</x:v>
+        <x:v>OWA, K15153OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2514)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K15162I4,  REMAN. For use in IBM Infoprint 1822 serie  Black, (39V3206)</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>STARLINE, K15153TA, Laser cart REMAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Starline</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>