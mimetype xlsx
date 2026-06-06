--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0011d6d297e8458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6937a9c1bfd84689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9ba89293b9e244de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd5223ee2ac534ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ba89293b9e244de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5223ee2ac534ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>OWA, K15435OW REMAN. For use in IBM Infoprint 1872 serie Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OfficeXpress, K15162OX,  REMAN. For use in IBM Infoprint 1822 serie  Black, (39V3206)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OfficeXpress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
@@ -100,858 +132,826 @@
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15435OW REMAN. For use in IBM Infoprint 1872 serie Black, (39V2515)</x:v>
+        <x:v>TURBON, for use in IBM Infoprint 1872/1892 , Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in IBM Infoprint 1832/1852/1872/1892 , Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15388E1 REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15154OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2511)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in IBM Infoprint 1872/1892 , Black, (39V2515)</x:v>
+        <x:v>EDDING, K15153E1 REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in IBM Infoprint 1422 , Black, (75P6051)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15154OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2511)</x:v>
+        <x:v>OfficeXpress, K15153OX,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15153I4,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15162I4,  REMAN. For use in IBM Infoprint 1822 serie  Black, (39V3206)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, I1532 (75P6961)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15151OX,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15151OW REMAN. For use in IBM Infoprint 1811, 1930 serie Black, (39V3202)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in IBM Infoprint 1832/1852/1872/1892 , Black, (39V2514)</x:v>
-[...31 lines deleted...]
-        <x:v>EDDING, K15388E1 REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
+        <x:v>OWA, K15162OW REMAN. For use in IBM Infoprint 1822 serie Black, (39V3206)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15151QC,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12218OW REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie BLACK, (75P6960)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15435E1 REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15153E1 REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
-[...63 lines deleted...]
-        <x:v>OfficeXpress, K15153OX,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+        <x:v>ISOLDA, K12218I4, REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie  BLACK, (75P6960)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15388OX,  REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OfficeXpress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K15153I4,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+        <x:v>Q-connect, K15153QC,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15153OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15153TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15388OW REMAN. For use in IBM Infoprint 1823 serie Black, (39V3716)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15435OX,  REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15151I4,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K15151I4,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
-[...223 lines deleted...]
-        <x:v>Greenman Eco Original, I1532 (75P6961)</x:v>
+        <x:v>Greenman Eco Original, I1852 (39V2513)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
-      </x:c>
-[...286 lines deleted...]
-        <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>