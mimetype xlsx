--- v3 (2026-06-06)
+++ v4 (2026-08-05)
@@ -1,957 +1,957 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6937a9c1bfd84689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e1c5439a5b435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd5223ee2ac534ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4e07e2847b0a4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5223ee2ac534ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e07e2847b0a4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>OWA, K15154OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15388E1 REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in IBM Infoprint 1872/1892 , Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OWA, K15435OW REMAN. For use in IBM Infoprint 1872 serie Black, (39V2515)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ISOLDA, K15435I4,  REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OfficeXpress, K15162OX,  REMAN. For use in IBM Infoprint 1822 serie  Black, (39V3206)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OfficeXpress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K15435I4,  REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
+        <x:v>TURBON, for use in IBM Infoprint 1422 , Black, (75P6051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in IBM Infoprint 1832/1852/1872/1892 , Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15153E1 REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15153OX,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15153I4,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in IBM Infoprint 1872/1892 , Black, (39V2515)</x:v>
-[...63 lines deleted...]
-        <x:v>EDDING, K15388E1 REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
+        <x:v>ISOLDA, K12218I4, REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie  BLACK, (75P6960)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15388OX,  REMAN. For use in IBM Infoprint 1823 serie  Black, (39V3716)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15435E1 REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15154OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2511)</x:v>
+        <x:v>Q-connect, K15153QC,  REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, I1532 (75P6961)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15151OX,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15162I4,  REMAN. For use in IBM Infoprint 1822 serie  Black, (39V3206)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15435OX,  REMAN. For use in IBM Infoprint 1872 serie  Black, (39V2515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15151I4,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15162OW REMAN. For use in IBM Infoprint 1822 serie Black, (39V3206)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15153E1 REMAN. For use in IBM Infoprint 1832 serie  Black, (39V2514)</x:v>
-[...159 lines deleted...]
-        <x:v>Greenman Eco Original, I1532 (75P6961)</x:v>
+        <x:v>STARLINE, K15153TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15153OW REMAN. For use in IBM Infoprint 1832 serie Black, (39V2514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15151QC,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12218OW REMAN. For use in IBM Infoprint 1532, 1552, 1570, 1572 serie BLACK, (75P6960)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15388OW REMAN. For use in IBM Infoprint 1823 serie Black, (39V3716)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, I1852 (39V2513)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OfficeXpress, K15151OX,  REMAN. For use in IBM Infoprint 1811, 1930 serie  Black, (39V3202)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>OWA, K15151OW REMAN. For use in IBM Infoprint 1811, 1930 serie Black, (39V3202)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
-      </x:c>
-[...414 lines deleted...]
-        <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>