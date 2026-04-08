--- v1 (2026-02-03)
+++ v2 (2026-04-08)
@@ -1,150 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fa9b409a37487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f042f3a4be8411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R362d63b0760a4849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf4f45ade1f634635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R362d63b0760a4849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4f45ade1f634635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Stövelvägg 12 par</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvinda Ergo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8981, COAT HANGER, Concave shaped clothes hanger, cm 104x25x2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvagn Roller Mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9006, COAT HANGER, Wall clothers hanger with 5 hangers, cm 0x92x15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvagn Roller</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Ergonett Kombi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Roller Tork 6 korgar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Stövelvägg 18 par</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Skohylla och skovagn Ergonett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Stövelvägg 10 par</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>9006, COAT HANGER, Wall clothers hanger with 5 hangers, cm 0x92x15</x:v>
+        <x:v>KRS Skohållare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Stövelvägg 20 par</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8998, COAT HANGER, Wall clothers hanger with 7  hangers, cm 0x120x15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -196,467 +580,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>8998, COAT HANGER, Wall clothers hanger with 7  hangers, cm 0x120x15</x:v>
-[...287 lines deleted...]
-        <x:v>KRS Stövelvägg 12 par</x:v>
+        <x:v>KRS Roller Tork 8 korgar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>KRS Klädvagn Roller Flex</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>KRS Stövelvägg 20 par</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>