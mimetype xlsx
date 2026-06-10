--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f042f3a4be8411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697ceea8b3934f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf4f45ade1f634635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4289eb3641e14f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4f45ade1f634635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4289eb3641e14f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Klädvagn Roller</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Stövelvägg 12 par</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
@@ -196,51 +228,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KRS Klädvagn Roller</x:v>
+        <x:v>KRS Stövelvägg 10 par</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Skohylla och skovagn Ergonett</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
@@ -324,114 +388,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KRS Skohylla och skovagn Ergonett</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>KRS Klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
@@ -580,83 +580,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Klädvagn Roller Flex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hooks and hangers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Roller Tork 8 korgar</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>KRS Klädvagn Roller Flex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hooks and hangers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>