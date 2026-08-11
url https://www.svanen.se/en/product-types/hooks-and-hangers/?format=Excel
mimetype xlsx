--- v3 (2026-06-10)
+++ v4 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697ceea8b3934f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5b78b89ce44c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4289eb3641e14f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7c591e21bc014abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4289eb3641e14f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c591e21bc014abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">