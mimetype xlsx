--- v1 (2026-02-03)
+++ v2 (2026-04-03)
@@ -1,1501 +1,1501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f392284c894407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8486e0ab6589488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rd91733847b1641cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4c1150d15df14a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd91733847b1641cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c1150d15df14a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Activa Free Grovrent Plus, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Respekt Alkalisk Grundrens, 5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Respekt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean Professional Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rent Överallt, 5 kg (Teampac)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0070, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIP G10 Eco Clean Grundtvätt, 1 l (Eco Clean)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0070, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Skurmaskin, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Skurmaskin, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean parfume free (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Turbo Grundrens - Klar Til Brug (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 1, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Staples Heavy Duty Alkaline Cleaner, 5 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Staples</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>CleanoCare Grovrent, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CleanoCare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIV Greenium Grovrent, 5 l</x:v>
+        <x:v>Klear Grovrent (Nordic Cleanware), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent Parfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0180, 3026 0180</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Stenfix 1, 5 l</x:v>
+        <x:v>Respekt Alkalisk Grundrens, 1 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Respekt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent Plus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Free Grovrent Plus, 1 l</x:v>
+        <x:v>LIV Greenium Grovrent, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Premium Lågskummande, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 200 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 1, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+        <x:v>Grovrent Premium Lågskummande, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Grovrent Premium Lågskummande, 1 l</x:v>
+        <x:v>Green Shine Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tingstad</x:v>
+        <x:v>Konsumentkemi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AB Konsumentkemi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 134</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MELLERUD</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Grovrent Universal, 1 l</x:v>
-[...63 lines deleted...]
-        <x:v>Activa Free Grovrent Plus, 5 l</x:v>
+        <x:v>Activa Free Grovrent 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Heavy Duty Alkaline Cleaner, 1 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Activa</x:v>
+        <x:v>Staples</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIV Greenium Grovrent Parfymerad, 1 l</x:v>
-[...63 lines deleted...]
-        <x:v>Deep Clean (Estell), 5 l</x:v>
+        <x:v>Deep Clean parfume free (Estell), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Estell</x:v>
-      </x:c>
-[...1022 lines deleted...]
-        <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>