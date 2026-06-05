--- v2 (2026-04-03)
+++ v3 (2026-06-05)
@@ -1,85 +1,437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8486e0ab6589488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d9311078ad469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4c1150d15df14a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rab4633b066ef4162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c1150d15df14a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab4633b066ef4162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Skurmaskin, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean parfume free (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIP G10 Eco Clean Grundtvätt, 1 l (Eco Clean)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0070, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Skurmaskin, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Turbo Grundrens - Klar Til Brug (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Activa Free Grovrent Plus, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
@@ -164,1317 +516,965 @@
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teampac</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iduna A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blokken 25</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Birkerød</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Grundrens (Sæbefabrikken), 5 kg</x:v>
+        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 1, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Grovrent (Nordic Cleanware), 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIP G10 Eco Clean Grundtvätt, 1 l (Eco Clean)</x:v>
-[...31 lines deleted...]
-        <x:v>LIV Greenium Skurmaskin, 205 l</x:v>
+        <x:v>CleanoCare Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Heavy Duty Alkaline Cleaner, 5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Respekt Alkalisk Grundrens, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Respekt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0180, 3026 0180</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane GS Grundrens (Sæbefabrikken), 1 kg</x:v>
+        <x:v>LIV Greenium Grovrent Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent Plus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Premium Lågskummande, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Heavy Duty Alkaline Cleaner, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Premium Lågskummande, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 5 l</x:v>
+        <x:v>Green Shine Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 200 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 1, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ABENA Puri-Line</x:v>
-[...350 lines deleted...]
-      <x:c t="str">
         <x:v>Activa</x:v>
-      </x:c>
-[...766 lines deleted...]
-        <x:v>Staples</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Deep Clean parfume free (Estell), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">