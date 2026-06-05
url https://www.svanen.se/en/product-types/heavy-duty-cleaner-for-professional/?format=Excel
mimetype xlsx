--- v3 (2026-06-05)
+++ v4 (2026-06-05)
@@ -1,1501 +1,1501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d9311078ad469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc120f99c5c44999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rab4633b066ef4162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raceaa38014984366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab4633b066ef4162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raceaa38014984366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LIV Greenium Skurmaskin, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean Professional Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent Plus, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Respekt Alkalisk Grundrens, 5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Respekt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIP G10 Eco Clean Grundtvätt, 1 l (Eco Clean)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0070, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Skurmaskin, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rent Överallt, 5 kg (Teampac)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0070, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean parfume free (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Turbo Grundrens - Klar Til Brug (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ABENA Puri Line Heavy-duty cleaning agent, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+        <x:v>LIV Greenium Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 1, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens (Sæbefabrikken), 1 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+        <x:v>Staples Heavy Duty Alkaline Cleaner, 5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Grovrent (Nordic Cleanware), 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIV Greenium Skurmaskin, 5 l</x:v>
+        <x:v>CleanoCare Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Heavy Duty Alkaline Cleaner, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean parfume free (Estell), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 200 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 1, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Premium Lågskummande, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent Parfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0180, 3026 0180</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Deep Clean parfume free (Estell), 1 l</x:v>
+        <x:v>Grovrent Premium Lågskummande, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Respekt Alkalisk Grundrens, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Respekt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Estell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIP G10 Eco Clean Grundtvätt, 1 l (Eco Clean)</x:v>
-[...31 lines deleted...]
-        <x:v>LIV Greenium Skurmaskin, 205 l</x:v>
+        <x:v>Activa Free Grovrent Plus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 205 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0180, 3026 0180</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
-      </x:c>
-[...1214 lines deleted...]
-        <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>