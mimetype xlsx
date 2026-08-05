--- v4 (2026-06-05)
+++ v5 (2026-08-05)
@@ -1,1501 +1,1501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc120f99c5c44999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65777fb98500411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raceaa38014984366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R58a70e4cca144041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raceaa38014984366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58a70e4cca144041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>LIV Greenium Skurmaskin, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0180, 3026 0180</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+        <x:v>Deep Clean parfume free (Estell), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIP G10 Eco Clean Grundtvätt, 1 l (Eco Clean)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0070, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Skurmaskin, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+        <x:v>Svane Grundrens (Sæbefabrikken), 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Svane Turbo Grundrens - Klar Til Brug (Sæbefabrikken), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent Plus, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Respekt Alkalisk Grundrens, 5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Respekt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vikur Clean Professional Grovrent, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikur Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AB Konsumentkemi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 134</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MELLERUD</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Free Grovrent Plus, 1 l</x:v>
+        <x:v>Rent Överallt, 5 kg (Teampac)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0070, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Heavy-duty cleaning agent, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent Parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Stenfix 1, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Respekt Alkalisk Grundrens, 5 L</x:v>
+        <x:v>Klear Grovrent (Nordic Cleanware), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens uden parfume (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Heavy Duty Alkaline Cleaner, 5 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0038, 5026 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Grundrens (Sæbefabrikken), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Respekt Alkalisk Grundrens, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Respekt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Grundrens (Sæbefabrikken), 5 kg</x:v>
+        <x:v>LIV Greenium Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent Plus, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Grovrent, 205 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0180, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Premium Lågskummande, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Universal, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Grovrent 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Heavy Duty Alkaline Cleaner, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean (Estell), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Premium Lågskummande, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens (Sæbefabrikken), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIP G10 Eco Clean Grundtvätt, 1 l (Eco Clean)</x:v>
-[...63 lines deleted...]
-        <x:v>Svane GS Grundrens (Sæbefabrikken), 1 kg</x:v>
+        <x:v>Green Shine Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent Rajd, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Konsumentkemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MELLERUD</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane GS Grundrens uden parfume (Sæbefabrikken), 200 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rent Överallt, 5 kg (Teampac)</x:v>
-[...31 lines deleted...]
-        <x:v>Deep Clean parfume free (Estell), 1 l</x:v>
+        <x:v>Activa Stenfix 1, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0038, 5026 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heavy duty cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deep Clean parfume free (Estell), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0123</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heavy duty cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Estell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
-      </x:c>
-[...1054 lines deleted...]
-        <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>