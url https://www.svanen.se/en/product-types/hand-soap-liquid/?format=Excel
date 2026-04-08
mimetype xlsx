--- v0 (2026-02-13)
+++ v1 (2026-04-08)
@@ -1,14717 +1,14973 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1588eabf7ee74cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493f73223ad94497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re0a5875bd1804bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R38285eeac349486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0a5875bd1804bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38285eeac349486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Handtvål Melting Pink Sorbet, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Liquid Soap No Parfum, 0,375 l (4882)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid soap, 5 l tank (TB5LEXT#039245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0416, 3090 0415, 3090 0218, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Raspberry and Rhubarb, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Pearl Cream Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Maxx by Steigenberger, Liquid Cream Soap, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maxx by Steigenberger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,375 l (4883)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Pine Marigold, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Rubin Soap Fresh, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 5 l  (Topcare Nordic A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TopCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Premium Tvål Parfymfri, 600 ml (Ciroc AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål for dispenser, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Liquid Hand Wash, 900 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0281, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Consciousness Hand Soap, 375 ml (2691-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål, 500 ml (Sunda AB, Minmatbutik)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Forest Dew, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Crispy Green Fling, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Flowing Waterfall, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Dermacare Liquid hand soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0377, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Strawberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Generic Liquid Soap, 375 ml (601800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Omnisens Liquid Soap, 375 ml (601700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Liquid, 375 ml (568039)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 0,6 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Supply Diamond Liquid Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – vanilla &amp; cloudberry, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – pear, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture, Liquid Soap, 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Rubin Soap Fresh, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Rubin Soap Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 500 ml (150114)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 150 ml (244-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Daily, 600 ml (1558)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Simi Luksus Cremesæbe, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap No Parfum, 0,7 l (4815)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Premium Hand Soap, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pascal Morabito Hand Gel, 375 ml (601600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algotherm Liquid Soap, 375 ml (601900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Algotherm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Neutral, 500 ml (57870)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klaer Handtvål, 5 l (Nordic Cleanwear)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Strandblomma, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 300 ml (SmartCare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ânglamark Liquid Handsoap Pink Floral, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Apple Blossom, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Pine / Woods, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Rhubarb, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 250 ml - 20002116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 1000 ml (dispenso)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 1000ml dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 1 L (kartong)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hand Soap Sensitive, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Hand Clean, utan parfym, 2,5 l (3441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (SmartCare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 450 ml (15404)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique, by Genteelhome, Hand Soap, 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap OLIVE &amp; CUCUMBER, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Premium Tvål Parfymfri, 5 l (Ciroc AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Naturally Handsoap, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RTH PROFESSIONAL Liquid hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RTH Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Good Morning Hand Soap, 375 ml (GM2591-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Good Morning Hotels by Ligula</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 1000 ml dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Consciousness Soap, 30 ml (261-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Pure Basic Hand Soap, 490 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Olive, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoestic Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoestic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Pure Neutral, 500 ml (48441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Sunny Garden, 500 ml (47505)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 800 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Wash, 300 ml (Papyrus)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papyrus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Handsoap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 5000 ml (C247)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Oil and Grease Hand Washing Liquid Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 1 l (refill bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Arctic Breeze, 1000 ml (47420)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Sunny Garden, 1000 ml (47444)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash with Fragrance (Nordic Cleaner), 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Liquid, 1 l (568044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arena Handtvål Miljö utan parfym (Arena Kemi), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Dose Soap, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 700 ml (166-12)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Daily, 1 l (1556)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Pearl Cream Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 3 l (refill jerrycan)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Liquid, 375 ml (568025)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Liquid, 1 l (568038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Luxury cream soap, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premier Best Western Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mild Hand Soap, 1000 ml (238-6)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cream Soap perfume free, 5 l (Estell AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Handtvål (Nordic Cleanware), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Essentiel Håndsæbe Parfumefri, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>essentiél</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 1 L (kartong)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Fresh Liquid Hand Wash, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0390, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Aromatique Refreshing Hand Wash, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Amsterdam gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Refill Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Verbena Lemon, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash Fragrance Free (Nordic Cleaner), 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LAPĒ collection Sakura Sea Breeze HAND WASH, 2 x 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lape Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LAPĒ collection Sakura Sea Breeze HAND WASH, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lape Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål (Sunda), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 600 ml (262-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 700 ml (AD460)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 600 ml (237-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Soft Liquid Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap (dispenser), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Fresh, 1,4 L (1637)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rene Hænder, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Stald Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – bamboo &amp; lemongrass, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – pear, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Hand Wash, refill pack, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Mild Handtvål 4i1 fragrance free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Hår- och kroppsschampo, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Sea Buckthorne, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Damana Cleansing Gel, 375 ml (602000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring Cremesæbe u/parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 0,25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Forest Berries, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0316, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande Handtvål svagt parfymerad, 5000 ml (6760)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Fresh, 1 l (1636)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – vanilla &amp; cloudberry, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap, 0,375 l (4824)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 300 ml (Hygienteknik AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 10 l D,E</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cream Soap, 5 l (Estell AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hopal Liquid Hand Soap, 360 ml (PCYR360LMHP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hopal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, pump dispenser, 480 ml (P500R_RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COPENHAGEN Free and clear, Hand Soap, 1 l (refill)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CitySoaps</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Mild Tvål, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Estell Cream Soap perfume free (Tensia AB), 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Sensitive Hand Soap Refill, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Rose, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 5000 ml (C263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Hand Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Plum Daily, 1,4 l (1795)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0050, 5090 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frederik Plums Vej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Assens</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Plum Fresh, 1 l (1636)</x:v>
+        <x:v>Absolute Nordic Skincare, Hand Wash (D-10480), 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIST DU NOCH GANZ sauber? LIQUID SOAP, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BIST DU NOCH GANZ sauber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,35 l (4893)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oparfymerad Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål utan parfym, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål (with fragrance) 600ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål (with fragrance) 5000ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean flytande tvål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kemvit Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bastintie 303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alaveteli</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H22, 6x0,8 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Mild Cream Soap no colorants or perfume, 1000 ml (1999903971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 250 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 0,35 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CenterParcs, Liquid Hand Soap, refillable pump dispenser 480ml (P500EXT#035603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Nourishing Hand Soap Fragrance Free, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily Håndsæbe, 1 l (1557)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0050, 5090 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frederik Plums Vej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Assens</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flytande Handtvål svagt parfymerad, 5000 ml (6760)</x:v>
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 600 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 500 ml (refill bag)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ânglamark Liquid Handsoap Jasmine, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Motel L Hand Soap, 375 ml (L2591-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Motel L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Summer, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 500 ml (square bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste – 500ml bottles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande tval, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allroundtvål Premium, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Spring Flower,  600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Wild Bamboo, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Skogsglänta Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien London gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oparfymerad Handtvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume (Cytex), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cytex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Heti Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HETI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan flytande tvål, 60 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan Flytande tvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande Handtvål utan färg och parfym, 5000 ml (150123)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pro Cream Soap, 300 ml</x:v>
+        <x:v>Dax Allroundtvål svagt parfymerad, 600 ml (245-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Hår- och kroppsschampo, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scandinavian White Liquid Soap, 375 ml (601500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scandinavian White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosource Soap, 375 ml (601710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Rubin Soap Free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,7 l (4881)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Antibac Håndsåpe Mild og hudvennlig, 1000 ml (601602)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Antibac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap (pose), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Simi Luksus Cremesæbe, 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Simi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 1 l Stb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (flip lid), 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe Hand Soap, 24x0,25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0377, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Winter Edition, 300 ml pumpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Premier, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sensitive for you Handtvål Utan Parfym, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sensitive for you</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap, 0,7 l (4825)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 5 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe Lux, 5 kg (Nowas)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap Free, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Tvålcreme Oparfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Tvålcreme, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Sommarregn Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 1000 ml, for dispenser, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Liquid 375 ml (568022)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 350 ml (bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RTH Professional Hand Soap, 5 l (refill)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RTH Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, Anyah, refillable pump dispenser, 480 ml (P500RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anyah, Liquid soap, 5 liters tank (TB5LLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 500 ml - 20002117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, swing dispenser 340 ml (HMR341RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 500 ml (round bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 5000 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 1000ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbi-Sept Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hand Soap Sensitive refill, 800 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barntvål Babblarna, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Humble Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål A Floral Daydream, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Golden Horizon, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Raspberry &amp; Rhubarb, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arena Handtvål Miljö utan parfym (Arena Kemi), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 1000ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Soft Vanilla, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Forest Berries, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Soap Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål med parfym, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sensitive for you Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sensitive for you</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allroundtvål Premium, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 750 ml, for dispenser, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål for dispenser, 750 ml </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZENZ Hand Wash Pure no. 44, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0375, 5090 0375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ Organic Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thoravej 7, st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København NV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Liquid Soap Scented, 500 ml (6661)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tvål Citrus Lime, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol SENSE Liquid Soap, 0,7 l (4812)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, SvFF, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap PINK PEONY, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Pure Neutral, 500 ml (35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Rhubarb, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Wash, 500 ml (Papyrus)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papyrus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Soap Fresh, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 500ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid soap, 380 ml (P400EXT#039243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0416, 3090 0415, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Refill Handsoap 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap 120ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbi-Sept Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro 600 ml Flytande tvål låsbar pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BEA PRO SWAN FLYTANDE TVÅL 600 ML</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 505 ml (15410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Antibac Håndsåpe Mild og hudvennlig, 750 ml (603024)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Antibac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Dose Soap, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 1000 ml - 20002118</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 1000 ml (dispenso)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål oparfymerad – 600ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Smartcare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anyah, Liquid hand soap, pump dispenser, 370 ml  (P370LR_LM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0416, 3090 0415, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål oparfymerad, 5000ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Strandblomma, refill, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Spring, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CenterParcs, Liquid Hand Soap, 1 liter bottle (FL1000LMCP2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 1000 ml (bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål, Oparfumerad, 1 l (234-6)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Hand Soap, 1000 ml (6922)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Refill (Sunda), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Peach, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande tval, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Spring Flower, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Arctic Breeze, 500 ml (48366)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hopal Liquid Hand Soap, 360 ml (CYR360LMHP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hopal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Hår- och kroppsschampo, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 1 l Stb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (SmartCare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash with Fragrance (Nordic Cleaner), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Smartcare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 5000 ml (7767)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Cremesæbe uden farve og parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Cremesæbe uden farve og parfume 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 5000 ml (C243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Strawberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 1,0 l (1786)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture, Liquid Soap, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Dose Hair&amp;Body, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Premium Hand Soap, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 1000 ml (DP162)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0316, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap No Parfum, 0,375 l (4834)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GreenShine cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Rubin Soap Fresh, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 500 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 1 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål No parfum, 0,35 l (4892)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap ALMOND MILK, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål No parfum, 500 ml (4890)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique, Liquid Soap, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Cremetvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap S1, 1 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Morgondagg Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap Free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare, Liquid Soap (D-10480), 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan 1 L Flytande tvål dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (SmartCare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Romantik Hotels &amp; Restaurants, Liquid Soap (D-11913), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Romantik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe med parfume (P. Lindberg), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean &amp; Fair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 600ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Apple Blossom, 1 L (kartong)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yroli Essential Care Hand Wash Perfume free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yroli</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring Cremesæbe m/parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Mild Cream Soap No colorants or perfume, 500 ml (7766)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Mild, 1,4 l (1667)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Mild, 1,0 l (1666)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Anders Andersens Rengøring Cremesæbe u/parfume, 300 ml</x:v>
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – bamboo &amp; lemongrass, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – plum, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 600 ml (1000002557)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Anders Andersens Rengøring</x:v>
+        <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EasyClean Liquid Hand Soap, 0,25 l</x:v>
+        <x:v>KBM Rubin Soap Free, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe Mild, 5 kg (Nowas)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Pure Neutral, 1000 ml (88110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap S2, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 980 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 400 ml (15408)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Liquid Soap, No parfum, 0,7 l (4880)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Sunny Garden, 500 ml (48380)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Arctic Breeze, 500 ml (47475)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 50 ml (260-20)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (flip lid), 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (pump), 6x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Fresh, 600 ml (1641)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 50x0,1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Natur Svane (Teampac), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash Fragrance Free (Nordic Cleaner), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 5 l (15409)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Spring, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viral Soft Hand 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hovemovegen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillehammer</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viral Soft Hand 5L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hovemovegen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillehammer</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe Hand Soap IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (pump), 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PRO Cremetvål Natur, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>&amp;soap, 500 ml (Dharmazone)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål, 500 ml (Sunda AB, ICA Strömbro)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Handtvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Peach Blossom, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål 500 ml (4891)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 149</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Absolute Shampoo, 500 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Esteban, LIQUID SOAP (D-10319), 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estéban</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien New York gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lundbergs Hand Tvål, 5 l (Sunda)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid Hand Soap, 360 ml (PCYR360LMHP#034856)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Gentle Hand Soap, 250 ml - 20002193</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – plum, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Premier, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash comfort dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Neutral Hand Soap, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Liquid 1 l (568040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 150 ml (242-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 1000 ml (DP146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Daily, 1 l (1787)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 0,5 l (1785)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 3 l (refill jerrycan)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 150 ml (261-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZENZ Hand Wash Blossom no. 45, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0375, 5090 0375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ Organic Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thoravej 7, st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København NV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 5 liter, med parfym</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0251</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Unitor EasyClean</x:v>
+        <x:v>Blåtind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wilhelmsen Chemicals AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirkeveien 578</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kjøpmannskjær</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bliw Forest Berries, 300 ml pump</x:v>
-[...255 lines deleted...]
-        <x:v>EasyClean Liquid Hand Soap, 5 l</x:v>
+        <x:v>Blåtind Handtvål, 1000 ml, med parfym</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0251</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Unitor EasyClean</x:v>
+        <x:v>Blåtind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wilhelmsen Chemicals AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirkeveien 578</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kjøpmannskjær</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sterisol ULTRA Liquid Soap, 0,375 l (4824)</x:v>
-[...2210 lines deleted...]
-        <x:v>4090 0199</x:v>
+        <x:v>Bea Pro Swan 100 ml Flytande tvål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bea Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Berner Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mevolution Sensitive Hand Soap, 500 ml</x:v>
-[...11454 lines deleted...]
-      <x:c t="str">
         <x:v>Ecover Hand Soap Zero%, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0428</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecover (UK) Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>The Ministry of Clean, SC Johnson, Frimley Green Road,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Camberley</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>Lugano (CH)</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>