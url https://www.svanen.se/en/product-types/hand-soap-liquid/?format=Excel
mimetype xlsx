--- v1 (2026-04-08)
+++ v2 (2026-06-10)
@@ -1,14973 +1,14973 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493f73223ad94497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48bd0898cfc457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R38285eeac349486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5a85fc7267724aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38285eeac349486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a85fc7267724aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Svane Cremesæbe, 5 l  (Topcare Nordic A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TopCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Liquid Soap No Parfum, 0,375 l (4882)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål for dispenser, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Liquid Hand Wash, 900 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0281, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Premium Tvål Parfymfri, 600 ml (Ciroc AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Consciousness Hand Soap, 375 ml (2691-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål, 500 ml (Sunda AB, Minmatbutik)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Maxx by Steigenberger, Liquid Cream Soap, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maxx by Steigenberger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,375 l (4883)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Pearl Cream Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Pine Marigold, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid soap, 5 l tank (TB5LEXT#039245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0416, 3090 0415, 3090 0218, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Raspberry and Rhubarb, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Handtvål Melting Pink Sorbet, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0431</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mevolution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lawinex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Transportgatan 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Erisan mild flytande tvål, 1 l (dispenser)</x:v>
+        <x:v>Handtvål Crispy Green Fling, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Forest Dew, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Flowing Waterfall, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique, by Genteelhome, Hand Soap, 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Premium Tvål Parfymfri, 5 l (Ciroc AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Naturally Handsoap, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RTH PROFESSIONAL Liquid hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RTH Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Wash, 300 ml (Papyrus)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papyrus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Pure Neutral, 500 ml (48441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Sunny Garden, 500 ml (47505)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 800 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 1 l (refill bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Arctic Breeze, 1000 ml (47420)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Oil and Grease Hand Washing Liquid Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Luxury cream soap, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premier Best Western Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Liquid, 375 ml (568025)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Liquid, 1 l (568038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Handtvål (Nordic Cleanware), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Essentiel Håndsæbe Parfumefri, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>essentiél</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 1 L (kartong)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Fresh Liquid Hand Wash, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0390, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Aromatique Refreshing Hand Wash, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Amsterdam gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Refill Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Verbena Lemon, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 500 ml (150114)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Simi Luksus Cremesæbe, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pascal Morabito Hand Gel, 375 ml (601600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algotherm Liquid Soap, 375 ml (601900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Algotherm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Neutral, 500 ml (57870)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klaer Handtvål, 5 l (Nordic Cleanwear)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Strandblomma, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Good Morning Hand Soap, 375 ml (GM2591-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Good Morning Hotels by Ligula</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 1000 ml dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Consciousness Soap, 30 ml (261-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap OLIVE &amp; CUCUMBER, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Sunny Garden, 1000 ml (47444)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash with Fragrance (Nordic Cleaner), 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Dose Soap, 400 ml (dispenser)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4090 0221, 4090 0221</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erisan Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tampere</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sterisol ÄKTA Liquid Soap No Parfum, 0,375 l (4882)</x:v>
+        <x:v>WeCare Neutral soap, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Liquid, 1 l (568044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 700 ml (166-12)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arena Handtvål Miljö utan parfym (Arena Kemi), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 3 l (refill jerrycan)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Pearl Cream Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cream Soap perfume free, 5 l (Estell AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash Fragrance Free (Nordic Cleaner), 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (SmartCare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 450 ml (15404)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Olive, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecoestic Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoestic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Hår- och kroppsschampo, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Sea Buckthorne, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Damana Cleansing Gel, 375 ml (602000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LAPĒ collection Sakura Sea Breeze HAND WASH, 2 x 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lape Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LAPĒ collection Sakura Sea Breeze HAND WASH, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lape Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål (Sunda), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – bamboo &amp; lemongrass, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – pear, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Hand Wash, refill pack, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Mild Handtvål 4i1 fragrance free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Soft Liquid Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap (dispenser), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rene Hænder, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Stald Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring Cremesæbe u/parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 0,25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Forest Berries, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande Handtvål svagt parfymerad, 5000 ml (6760)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0316, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – vanilla &amp; cloudberry, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – pear, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture, Liquid Soap, 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Supply Diamond Liquid Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Liquid, 375 ml (568039)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 0,6 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Hand Clean, utan parfym, 2,5 l (3441)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0196</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 149</x:v>
+        <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIV Mild Handtvål 4i1 fragrance free, 600 ml</x:v>
+        <x:v>Soft Care Sensitive IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0377, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Strawberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Omnisens Liquid Soap, 375 ml (601700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Generic Liquid Soap, 375 ml (601800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap No Parfum, 0,7 l (4815)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Premium Hand Soap, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Dermacare Liquid hand soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 1000ml dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 1 L (kartong)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hand Soap Sensitive, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 300 ml (SmartCare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 1000 ml (dispenso)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ânglamark Liquid Handsoap Pink Floral, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Apple Blossom, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Pine / Woods, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Rhubarb, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 5000 ml (C247)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 150 ml (244-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 600 ml (262-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 5000 ml (C263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 700 ml (AD460)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily Sæbe 1,0 l, S (1556)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 600 ml (237-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 1,4 l (1795)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Summer, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume (Cytex), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cytex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Sensitive Hand Soap Refill, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Rose, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 300 ml (Hygienteknik AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 10 l D,E</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap, 0,375 l (4824)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål (with fragrance) 600ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål (with fragrance) 5000ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cream Soap, 5 l (Estell AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean flytande tvål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kemvit Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bastintie 303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alaveteli</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, pump dispenser, 480 ml (P500R_RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COPENHAGEN Free and clear, Hand Soap, 1 l (refill)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CitySoaps</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Mild Tvål, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oparfymerad Handtvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Wild Bamboo, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Skogsglänta Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien London gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hopal Liquid Hand Soap, 360 ml (PCYR360LMHP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hopal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare, Hand Wash (D-10480), 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIST DU NOCH GANZ sauber? LIQUID SOAP, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BIST DU NOCH GANZ sauber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Estell Cream Soap perfume free (Tensia AB), 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H22, 6x0,8 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 600 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 500 ml (refill bag)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Mild Cream Soap no colorants or perfume, 1000 ml (1999903971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 250 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 500 ml (square bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Spring Flower,  600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste – 500ml bottles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande tval, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allroundtvål Premium, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0287</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål utan parfym, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,35 l (4893)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oparfymerad Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CenterParcs, Liquid Hand Soap, refillable pump dispenser 480ml (P500EXT#035603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Nourishing Hand Soap Fragrance Free, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily Håndsæbe, 1 l (1557)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 0,35 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – vanilla &amp; cloudberry, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ânglamark Liquid Handsoap Jasmine, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Motel L Hand Soap, 375 ml (L2591-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Motel L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Hand Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Heti Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HETI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera Lightly Perfumed, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Lemongrass, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera Lightly Perfumed, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera No Perfume, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan flytande tvål, 60 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan Flytande tvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mild Hand Soap, 1000 ml (238-6)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily, 600 ml (1558)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fresh, 1,4 L (1637)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fresh, 1,0 L (1636)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Handsoap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 250 ml - 20002866</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 500 ml (round bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Premier, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 1000 ml, for dispenser, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Tvålcreme Oparfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Tvålcreme, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Sommarregn Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe Lux, 5 kg (Nowas)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sensitive for you Handtvål Utan Parfym, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sensitive for you</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Liquid 375 ml (568022)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 350 ml (bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, Anyah, refillable pump dispenser, 480 ml (P500RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anyah, Liquid soap, 5 liters tank (TB5LLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, swing dispenser 340 ml (HMR341RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 1 l Stb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (flip lid), 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe Hand Soap, 24x0,25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0377, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap, 0,7 l (4825)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 5 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RTH Professional Hand Soap, 5 l (refill)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RTH Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Winter Edition, 300 ml pumpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 5000 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 1000ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbi-Sept Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hand Soap Sensitive refill, 800 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande Handtvål utan färg och parfym, 5000 ml (150123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scandinavian White Liquid Soap, 375 ml (601500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scandinavian White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Hår- och kroppsschampo, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Liv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bliw Raspberry, 300 ml pump</x:v>
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,7 l (4881)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosource Soap, 375 ml (601710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Rubin Soap Free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap (pose), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Simi Luksus Cremesæbe, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barntvål Babblarna, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Humble Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål A Floral Daydream, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Golden Horizon, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Romantik Hotels &amp; Restaurants, Liquid Soap (D-11913), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Romantik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe med parfume (P. Lindberg), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean &amp; Fair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 600ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Apple Blossom, 1 L (kartong)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bliw</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bliw Raspberry, 600 ml refill</x:v>
+        <x:v>Yroli Essential Care Hand Wash Perfume free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yroli</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Sunny Garden, 500 ml (48380)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Arctic Breeze, 500 ml (47475)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (flip lid), 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 3 l (refill jerrycan)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash Fragrance Free (Nordic Cleaner), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 5 l (15409)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Spring, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viral Soft Hand 5L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hovemovegen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillehammer</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viral Soft Hand 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hovemovegen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillehammer</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål, 500 ml (Sunda AB, ICA Strömbro)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (SmartCare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash comfort dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Neutral Hand Soap, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Liquid 1 l (568040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 0,5 l (1785)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid Hand Soap, 360 ml (PCYR360LMHP#034856)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Gentle Hand Soap, 250 ml - 20002193</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Pure Neutral, 1000 ml (88110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap S2, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe Mild, 5 kg (Nowas)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 980 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring Cremesæbe m/parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Mild Cream Soap No colorants or perfume, 500 ml (7766)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 400 ml (15408)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – bamboo &amp; lemongrass, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – plum, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 600 ml (1000002557)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Absolute Shampoo, 500 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Esteban, LIQUID SOAP (D-10319), 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estéban</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien New York gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lundbergs Hand Tvål, 5 l (Sunda)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZENZ Hand Wash Blossom no. 45, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0375, 5090 0375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ Organic Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thoravej 7, st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København NV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 5 liter, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 1000 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, SvFF, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap PINK PEONY, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap 120ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbi-Sept Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid soap, 380 ml (P400EXT#039243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0416, 3090 0415, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Soft Vanilla, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Forest Berries, 600 ml refill</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bliw</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bliw Blueberry, 600 ml refill</x:v>
+        <x:v>Blåtind Handtvål, 750 ml, for dispenser, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål for dispenser, 750 ml </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZENZ Hand Wash Pure no. 44, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0375, 5090 0375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ Organic Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thoravej 7, st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København NV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål med parfym, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sensitive for you Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sensitive for you</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allroundtvål Premium, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol SENSE Liquid Soap, 0,7 l (4812)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Liquid Soap Scented, 500 ml (6661)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tvål Citrus Lime, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Pure Neutral, 500 ml (35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Rhubarb, 300 ml pump</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bliw</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>V- Touch Liquid soap, 5 l tank (TB5LEXT#039245)</x:v>
-[...17 lines deleted...]
-        <x:v>V-Touch</x:v>
+        <x:v>Hand Wash, 500 ml (Papyrus)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papyrus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 500ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – plum, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Premier, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Liquid Soap, No parfum, 0,7 l (4880)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (pump), 6x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 50x0,1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Natur Svane (Teampac), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PRO Cremetvål Natur, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>&amp;soap, 500 ml (Dharmazone)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe Hand Soap IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (pump), 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Peach Blossom, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål 500 ml (4891)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Handtvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål oparfymerad – 600ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Dose Soap, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål oparfymerad, 5000ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Spring Flower, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande tval, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Smartcare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash with Fragrance (Nordic Cleaner), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Arctic Breeze, 500 ml (48366)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Raspberry &amp; Rhubarb, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Antibac Håndsåpe Mild og hudvennlig, 1000 ml (601602)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Antibac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 600 ml (245-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 150 ml (261-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 150 ml (242-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 1000 ml (DP146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 5000 ml (C243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 1,0 l (1787)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild, 1,4 L (1667)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild, 1,0 L (1666)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arena Handtvål Miljö utan parfym (Arena Kemi), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 1000ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan 100 ml Flytande tvål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Antibac Håndsåpe Mild og hudvennlig, 750 ml (603024)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Antibac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 1000 ml (DP162)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 50 ml (260-20)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fresh, 600 ml (1641)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål, Oparfumerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Neutral, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera Lightly Perfumed, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Neutral, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Neutral, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Lemongrass, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Lemongrass, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera No Perfume, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecover Hand Soap Zero%, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0428</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecover (UK) Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Ministry of Clean, SC Johnson, Frimley Green Road,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Camberley</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 5000 ml (7767)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Cremesæbe uden farve og parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Cremesæbe uden farve og parfume 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Dose Hair&amp;Body, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Premium Hand Soap, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0316, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture, Liquid Soap, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Strawberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 1,0 l (1786)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap No Parfum, 0,375 l (4834)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GreenShine cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (SmartCare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hopal Liquid Hand Soap, 360 ml (CYR360LMHP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hopal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GFL SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Sorengo 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lugano (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>GUNRY Hand Soap Raspberry and Rhubarb, 300 ml</x:v>
+        <x:v>LIV Hår- och kroppsschampo, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 1 l Stb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål No parfum, 500 ml (4890)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique, Liquid Soap, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Cremetvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap S1, 1 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan 1 L Flytande tvål dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 500 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 1 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål No parfum, 0,35 l (4892)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap ALMOND MILK, 400 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0279</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunry</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gold Drop  Sp. z o.o.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rzeczna 11d</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Limanowa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Cremesæbe, 500 ml</x:v>
+        <x:v>Absolute Nordic Skincare, Liquid Soap (D-10480), 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Morgondagg Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BEA PRO SWAN FLYTANDE TVÅL 600 ML</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 600 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Cremesæbe, 1 l</x:v>
+        <x:v>Svane Cremesæbe uden parfume, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Soft Care Wash H2, 20 l</x:v>
-[...159 lines deleted...]
-        <x:v>Bliw Pine Marigold, 300 ml pump</x:v>
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Smartcare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anyah, Liquid hand soap, pump dispenser, 370 ml  (P370LR_LM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0416, 3090 0415, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 1000 ml (dispenso)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 505 ml (15410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro 600 ml Flytande tvål låsbar pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Strandblomma, refill, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Spring, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CenterParcs, Liquid Hand Soap, 1 liter bottle (FL1000LMCP2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 1000 ml (bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Hand Soap, 1000 ml (6922)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Refill (Sunda), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Peach, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bliw</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KBM Rubin Soap Fresh, 5 l</x:v>
-[...290 lines deleted...]
-        <x:v>3090 0431</x:v>
+        <x:v>Derma Family Protective Hand Soap, 500 ml - 20002867</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tingstad</x:v>
-[...16 lines deleted...]
-        <x:v>3090 0431</x:v>
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 1000 ml - 20002864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Mevolution</x:v>
-[...16 lines deleted...]
-        <x:v>3090 0431</x:v>
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Hand Soap Liquid, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Refill Handsoap 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tingstad</x:v>
-[...31 lines deleted...]
-        <x:v>Änglamark</x:v>
+        <x:v>Cien</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
-      </x:c>
-[...13950 lines deleted...]
-        <x:v>Camberley</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>