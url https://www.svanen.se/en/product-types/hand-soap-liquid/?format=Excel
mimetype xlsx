--- v2 (2026-06-10)
+++ v3 (2026-08-11)
@@ -1,14973 +1,14941 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48bd0898cfc457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9b38e179854dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5a85fc7267724aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R582c86e51b43452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a85fc7267724aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R582c86e51b43452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svane Cremesæbe, 5 l  (Topcare Nordic A/S)</x:v>
+        <x:v>Bliw Blueberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Liquid Soap No Parfum, 0,375 l (4882)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål for dispenser, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Liquid Hand Wash, 900 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0281, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Premium Tvål Parfymfri, 600 ml (Ciroc AB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TopCare</x:v>
+        <x:v>Ciroc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bliw Blueberry, 600 ml refill</x:v>
+        <x:v>Handtvål, 500 ml (Sunda AB, Minmatbutik)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Maxx by Steigenberger, Liquid Cream Soap, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maxx by Steigenberger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,375 l (4883)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Pearl Cream Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Pine Marigold, 300 ml pump</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bliw</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bliw Raspberry, 600 ml refill</x:v>
+        <x:v>V- Touch Liquid soap, 5 l tank (TB5LEXT#039245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0416, 3090 0415, 3090 0218, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Raspberry and Rhubarb, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique, by Genteelhome, Hand Soap, 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Premium Tvål Parfymfri, 5 l (Ciroc AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Naturally Handsoap, 480 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RTH PROFESSIONAL Liquid hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RTH Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Wash, 300 ml (Papyrus)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papyrus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Pure Neutral, 500 ml (48441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Sunny Garden, 500 ml (47505)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 800 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 1 l (refill bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Arctic Breeze, 1000 ml (47420)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Oil and Grease Hand Washing Liquid Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Luxury cream soap, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premier Best Western Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Liquid, 375 ml (568025)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Liquid, 1 l (568038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Handtvål (Nordic Cleanware), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Essentiel Håndsæbe Parfumefri, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>essentiél</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Raspberry, 1 L (kartong)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bliw</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bliw Raspberry, 300 ml pump</x:v>
+        <x:v>Pro Cream Soap, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Fresh Liquid Hand Wash, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0390, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Aromatique Refreshing Hand Wash, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Amsterdam gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Refill Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Verbena Lemon, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Mild Handtvål 4i1 fragrance free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 500 ml (150114)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Simi Luksus Cremesæbe, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pascal Morabito Hand Gel, 375 ml (601600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algotherm Liquid Soap, 375 ml (601900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Algotherm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Neutral, 500 ml (57870)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klaer Handtvål, 5 l (Nordic Cleanwear)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Strandblomma, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Good Morning Hand Soap, 375 ml (GM2591-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Good Morning Hotels by Ligula</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 1000 ml dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Consciousness Soap, 30 ml (261-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap OLIVE &amp; CUCUMBER, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Sunny Garden, 1000 ml (47444)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash with Fragrance (Nordic Cleaner), 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Dose Soap, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Liquid, 1 l (568044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 700 ml (166-12)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arena Handtvål Miljö utan parfym (Arena Kemi), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 3 l (refill jerrycan)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Pearl Cream Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cream Soap perfume free, 5 l (Estell AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash Fragrance Free (Nordic Cleaner), 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (SmartCare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Olive, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bliw</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Erisan mild flytande tvål, 1 l (dispenser)</x:v>
+        <x:v>Ecoestic Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecoestic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4090 0221, 4090 0221</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erisan Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tampere</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sterisol ÄKTA Liquid Soap No Parfum, 0,375 l (4882)</x:v>
+        <x:v>LIV Hår- och kroppsschampo, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Sea Buckthorne, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Damana Cleansing Gel, 375 ml (602000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LAPĒ collection Sakura Sea Breeze HAND WASH, 2 x 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lape Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LAPĒ collection Sakura Sea Breeze HAND WASH, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lape Collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mums with love Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mums with love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål (Sunda), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – bamboo &amp; lemongrass, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – pear, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Hand Wash, refill pack, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liv Mild Handtvål 4i1 fragrance free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Luxury Soft Liquid Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap (dispenser), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rene Hænder, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Stald Kemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring Cremesæbe u/parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 0,25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Forest Berries, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande Handtvål svagt parfymerad, 5000 ml (6760)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0316, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – vanilla &amp; cloudberry, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – pear, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture, Liquid Soap, 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Supply Diamond Liquid Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Liquid, 375 ml (568039)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 0,6 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Hand Clean, utan parfym, 2,5 l (3441)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0196</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIV Mild Handtvål 4i1 fragrance free, 600 ml</x:v>
+        <x:v>Soft Care Sensitive IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0377, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Strawberry, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Omnisens Liquid Soap, 375 ml (601700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Generic Liquid Soap, 375 ml (601800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap No Parfum, 0,7 l (4815)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Premium Hand Soap, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Dermacare Liquid hand soap, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 1000ml dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 1 L (kartong)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hand Soap Sensitive, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 300 ml (SmartCare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 1000 ml (dispenso)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ânglamark Liquid Handsoap Pink Floral, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Apple Blossom, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Pine / Woods, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Hand soap Rhubarb, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0384</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NoFo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think Act &amp; Live Responsible Liquid Soap (D-11913), 300 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Think, Act &amp; Live Responsible</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare, Hand Wash (D-10480), 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIST DU NOCH GANZ sauber? LIQUID SOAP, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BIST DU NOCH GANZ sauber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (Shape dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 10 l (cubitainer)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Estell Cream Soap perfume free (Tensia AB), 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H22, 6x0,8 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 600 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 500 ml (refill bag)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Milk &amp; Honey, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Mild Cream Soap no colorants or perfume, 1000 ml (1999903971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 250 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 500 ml (square bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Spring Flower,  600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste – 500ml bottles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Blueberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande tval, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allroundtvål Premium, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0287</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål utan parfym, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,35 l (4893)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oparfymerad Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CenterParcs, Liquid Hand Soap, refillable pump dispenser 480ml (P500EXT#035603)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Nourishing Hand Soap Fragrance Free, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily Håndsæbe, 1 l (1557)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 0,35 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – vanilla &amp; cloudberry, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ânglamark Liquid Handsoap Jasmine, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Motel L Hand Soap, 375 ml (L2591-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Motel L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Hand Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Heti Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HETI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera Lightly Perfumed, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Lemongrass, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera Lightly Perfumed, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera No Perfume, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan flytande tvål, 60 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan Flytande tvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 300 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco-Boutique Liquid Soap (D-10626), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Summer, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume (Cytex), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cytex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Sensitive Hand Soap Refill, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Rose, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 300 ml (Hygienteknik AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 10 l D,E</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap, 0,375 l (4824)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasyClean Liquid Hand Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unitor EasyClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål (with fragrance) 600ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål (with fragrance) 5000ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cream Soap, 5 l (Estell AB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Hand Soap, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean flytande tvål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kemvit Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bastintie 303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alaveteli</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, pump dispenser, 480 ml (P500R_RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COPENHAGEN Free and clear, Hand Soap, 1 l (refill)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CitySoaps</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Mild Tvål, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oparfymerad Handtvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Wild Bamboo, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Skogsglänta Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien London gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hopal Liquid Hand Soap, 360 ml (PCYR360LMHP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hopal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 150 ml (244-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 5000 ml (C247)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 600 ml (262-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 700 ml (AD460)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 5000 ml (C263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 600 ml (237-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 1,4 l (1795)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily Sæbe 1,0 l, S (1556)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fresh, 1,0 L (1636)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fresh, 1,4 L (1637)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily, 600 ml (1558)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mild Hand Soap, 1000 ml (238-6)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 250 ml - 20002866</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Handsoap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Flowing Waterfall, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Forest Dew, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Melting Pink Sorbet, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Crispy Green Fling, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Consciousness Hand Soap, 375 ml (2691-1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 450 ml (15404)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 500 ml (round bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Premier, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 1000 ml, for dispenser, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Tvålcreme Oparfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Tvålcreme, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Sommarregn Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sensitive for you Handtvål Utan Parfym, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sensitive for you</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Liquid 375 ml (568022)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 350 ml (bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, Anyah, refillable pump dispenser, 480 ml (P500RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anyah, Liquid soap, 5 liters tank (TB5LLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Liquid hand soap, swing dispenser 340 ml (HMR341RLM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 1 l Stb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (flip lid), 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe Hand Soap, 24x0,25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0377, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap, 0,7 l (4825)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 5 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RTH Professional Hand Soap, 5 l (refill)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RTH Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Winter Edition, 300 ml pumpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 5000 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Pesuneste, 1000ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbi-Sept Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Hand Soap Sensitive refill, 800 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande Handtvål utan färg och parfym, 5000 ml (150123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scandinavian White Liquid Soap, 375 ml (601500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scandinavian White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Hår- och kroppsschampo, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Liv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Clemondo AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 13073</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Think, act and live responsible Liquid Soap (D-11913), 300 ml (Cannes dispenser)</x:v>
+        <x:v>Sterisol ÄKTA Flytande tvål, 0,7 l (4881)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosource Soap, 375 ml (601710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0198, SE/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Rubin Soap Free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIKO Soft Cream Soap (pose), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Wash H2, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Simi Luksus Cremesæbe, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 300 ml (Shape dispenser), rf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0350, 5090 0350</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Romantik Hotels &amp; Restaurants, Liquid Soap (D-11913), 300 ml (Cannes dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Romantik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe med parfume (P. Lindberg), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean &amp; Fair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 600ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Apple Blossom, 1 L (kartong)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yroli Essential Care Hand Wash Perfume free, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yroli</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Sunny Garden, 500 ml (48380)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Arctic Breeze, 500 ml (47475)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (flip lid), 10x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Think, act and live responsible Liquid Soap (D-11913), 3 l (refill jerrycan)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Think, Act &amp; Live Responsible</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ADA International s.r.o.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Podlesí 53</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holice</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Eco-Boutique Liquid Soap (D-10626), 300 ml (Shape dispenser)</x:v>
+        <x:v>MIKO Soft Cream Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash Fragrance Free (Nordic Cleaner), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Spring, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viral Soft Hand 5L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hovemovegen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillehammer</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viral Soft Hand 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aquatiq AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hovemovegen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillehammer</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål, 500 ml (Sunda AB, ICA Strömbro)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (SmartCare dispenser), rf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0350, 5090 0350</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eco-Boutique</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ADA International s.r.o.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Podlesí 53</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holice</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Blåtind Handtvål for dispenser, 1000 ml</x:v>
+        <x:v>Best Western, Liquid Soap/Flüssigseife, 300 ml (Press&amp;Wash comfort dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Neutral Hand Soap, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Liquid 1 l (568040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 0,5 l (1785)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid Hand Soap, 360 ml (PCYR360LMHP#034856)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Gentle Hand Soap, 250 ml - 20002193</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Pure Neutral, 1000 ml (88110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap S2, 300 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sans, Sensitive Hand Soap, 980 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SANS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring Cremesæbe m/parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anders Andersens Rengøring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Mild Cream Soap No colorants or perfume, 500 ml (7766)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Shape dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 400 ml (15408)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – bamboo &amp; lemongrass, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – plum, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 600 ml (1000002557)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Cream Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Absolute Shampoo, 500 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Esteban, LIQUID SOAP (D-10319), 300 ml (Smart Care Dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estéban</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien New York gentle &amp; pure hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lundbergs Hand Tvål, 5 l (Sunda)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZENZ Hand Wash Blossom no. 45, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0375, 5090 0375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ Organic Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thoravej 7, st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København NV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 5 liter, med parfym</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0251</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blåtind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wilhelmsen Chemicals AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirkeveien 578</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kjøpmannskjær</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Neutral Liquid Hand Wash, 900 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Duo Premium Tvål Parfymfri, 600 ml (Ciroc AB)</x:v>
+        <x:v>Blåtind Handtvål, 1000 ml, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Sweden Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Havsbris, SvFF, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap PINK PEONY, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecosoft Wash Lotion, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap 120ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbi-Sept Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>V- Touch Liquid soap, 380 ml (P400EXT#039243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0416, 3090 0415, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>V-Touch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Handtvål, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Soft Vanilla, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Forest Berries, 600 ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål, 750 ml, for dispenser, med parfym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blåtind Handtvål for dispenser, 750 ml </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZENZ Hand Wash Pure no. 44, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0375, 5090 0375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZENZ Organic Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thoravej 7, st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København NV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Sense Hand soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clima30 Handtvål med parfym, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CLIMA30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sensitive for you Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sensitive for you</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allroundtvål Premium, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol SENSE Liquid Soap, 0,7 l (4812)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Liquid Soap Scented, 500 ml (6661)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRUSAN Liquid Hand Soap, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0163</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRUSAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tvål Citrus Lime, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Liquid Soap Pure Neutral, 500 ml (35501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Rhubarb, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Wash, 500 ml (Papyrus)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ciroc</x:v>
+        <x:v>Papyrus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Consciousness Hand Soap, 375 ml (2691-1)</x:v>
+        <x:v>Orbis Liquid Hand Soap 500ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gold drop eco line: environmentally friendly liquid soap – plum, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GOLD DROP eco line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Premier, Liquid Soap/Flüssigseife, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Liquid Soap, No parfum, 0,7 l (4880)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (pump), 6x1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive, 50x0,1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Natur Svane (Teampac), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PRO Cremetvål Natur, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>&amp;soap, 500 ml (Dharmazone)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dharmazone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Deluxe Hand Soap IC, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soft Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive H2 (pump), 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY THE SCENT FACTORY Hand soap Peach Blossom, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål 500 ml (4891)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Handtvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Plus Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Best Western Liquid Soap, 330 ml (P&amp;W Comfort flacon)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Best Western</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Care Erilen, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål oparfymerad – 600ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Dose Soap, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norma Tvål oparfymerad, 5000ml refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REKAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan Soap, 1 l (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Spring Flower, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flytande tval, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Smartcare dispenser), rf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handwash with Fragrance (Nordic Cleaner), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Liquid Soap Arctic Breeze, 500 ml (48366)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Raspberry &amp; Rhubarb, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Apple, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arena Handtvål Miljö utan parfym (Arena Kemi), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Orbis Liquid Hand Soap 1000ml bottle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orbis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan 100 ml Flytande tvål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Neutral, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera Lightly Perfumed, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Neutral, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Neutral, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Lemongrass, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand Soap Lemongrass, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Hand &amp; Shower Soap Aloe Vera No Perfume, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecover Hand Soap Zero%, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0428</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecover (UK) Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Ministry of Clean, SC Johnson, Frimley Green Road,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Camberley</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild Cremetvål utan färg och parfym, 5000 ml (7767)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Erisan mild flytande tvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erisan Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Cremesæbe uden farve og parfume, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Cremesæbe uden farve og parfume 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Dose Hair&amp;Body, 400 ml (dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0221, 4090 0221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brighton Professional Premium Hand Soap, 10x0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lotus Love Soap med parfume, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0316, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotus Love</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture, Liquid Soap, 300 ml (Press&amp;Wash dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Wild Strawberry, 300 ml pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 1,0 l (1786)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0050, 5090 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Dharmazone</x:v>
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Hand Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ULTRA Liquid Soap No Parfum, 0,375 l (4834)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GreenShine cremetvål, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique Liquid Soap (D-10626), 200 ml (SmartCare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hopal Liquid Hand Soap, 360 ml (CYR360LMHP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hopal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Hår- och kroppsschampo, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe, 1 l Stb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål No parfum, 500 ml (4890)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Boutique, Liquid Soap, 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco-Boutique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Free Cremetvål, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0057, 5090 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap S1, 1 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro Swan 1 L Flytande tvål dispenso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 500 ml (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeCare Neutral soap, 1 l (Stadsing A/S)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol ÄKTA Flytande tvål No parfum, 0,35 l (4892)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Liquid soap ALMOND MILK, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare, Liquid Soap (D-10480), 300 ml (Smart Care dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0263</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Absolute Nordic Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA Cosmetics International GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rastatter Strasse 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kehl</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiven Morgondagg Tvålcreme, 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BEA PRO SWAN FLYTANDE TVÅL 600 ML</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe uden parfume, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco by Green Culture Liquid Soap (D-10629), 200 ml (Smartcare dispenser)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0350, 5090 0350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eco by Green Culture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADA International s.r.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Podlesí 53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anyah, Liquid hand soap, pump dispenser, 370 ml  (P370LR_LM2AY)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0416, 3090 0415, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anyah</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 1000 ml (dispenso)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bea Pro 600 ml Flytande tvål låsbar pump</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0199, 4090 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bea Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Soap Cherry Blossom, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Handtvål Strandblomma, refill, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Soap Spring, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CenterParcs, Liquid Hand Soap, 1 liter bottle (FL1000LMCP2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0218, 3090 0415, 3090 0416, 3090 0218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GFL SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Sorengo 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lugano (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CP wash lotion, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Liquid Hand Soap, 1000 ml (bottle)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0318</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serpol Cosmetics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Nowa 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mieścisko</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Hand Soap, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4090 0410, 4090 0410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Chemi-Pharm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tänassilma tee 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saku</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Hand Soap, 1000 ml (6922)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Refill (Sunda), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bliw Peach, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bliw</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Hand Soap Liquid, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe Lux, 5 kg (Nowas)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svane Cremesæbe Mild, 5 kg (Nowas)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>eqderma Cleansing Hand Wash, 505 ml (15410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frederik Plums Vej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Assens</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Handtvål, 500 ml (Sunda AB, Minmatbutik)</x:v>
-[...351 lines deleted...]
-        <x:v>Handtvål Melting Pink Sorbet, 500 ml</x:v>
+        <x:v>eqderma Cleansing Hand Wash, 5 l (15409)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>eqderma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål svagt parfymerad, 600 ml (245-15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 150 ml (261-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 150 ml (242-24)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 1000 ml (DP146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål Oparfymerad, 5000 ml (C243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild, 1,4 L (1667)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mild, 1,0 L (1666)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nature, 1,0 l (1787)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Antibac Håndsåpe Mild og hudvennlig, 1000 ml (601602)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Antibac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Antibac Håndsåpe Mild og hudvennlig, 750 ml (603024)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Antibac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 1000 ml (DP162)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Allroundtvål oparfymerad, 50 ml (260-20)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fresh, 600 ml (1641)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 500 ml - 20002867</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Family Protective Hand Soap, 1000 ml - 20002864</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dax Mildtvål, Oparfumerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Refill Handsoap 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barntvål Babblarna, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0431</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, liquid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>The Humble Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål Golden Horizon, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handtvål A Floral Daydream, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, liquid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mevolution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lawinex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Transportgatan 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
-      </x:c>
-[...14110 lines deleted...]
-        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>