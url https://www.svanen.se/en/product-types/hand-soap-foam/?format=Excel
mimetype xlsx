--- v1 (2026-02-13)
+++ v2 (2026-04-20)
@@ -1,925 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca5de4afdfe458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e822bd5c2a4e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R373cc40e1a4647ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3b10d8d21b7f4d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R373cc40e1a4647ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b10d8d21b7f4d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Arctic Breeze, 500 ml (48304)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Arctic Breeze, 500 ml (47345)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Foam Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Foam, 375 ml (568050)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Foam, 375 ml (573564)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Foamsoap Fresh, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Foam Soap, 500 ml (1999918882)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Foam Soap, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Foam Soap, 2500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Foam, 1 l (568049)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Skumsæbe uden farve og parfume 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Sunny Garden, 500 ml (48311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Pure Neutral, 500 ml (37780)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cehtech Mild Skumsæbe, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cehtech</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Foamsoap Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Soft Care Sensitive Foam, 4x1,3 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0377, 3090 0195</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TASKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Katrin Foam Soap Arctic Breeze, 1000 ml (47307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Foam, 1 l (568053)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skumtvål utan färg och parfym, 5000 ml (150220)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skumtvål utan färg och parfym, 500 ml (150034)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Sunny Garden, 500 ml (47383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Foam, 375 ml (568030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Pure Neutral, 1000 ml (3136)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Foam, 1 l (573565)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Pure Neutral, 500 ml (48410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Sunny Garden, 1000 ml (47321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Soft Care Foam H2, 6x0,7 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0195, 3090 0195</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TASKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
-      </x:c>
-[...798 lines deleted...]
-        <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>