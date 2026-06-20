--- v2 (2026-04-20)
+++ v3 (2026-06-20)
@@ -1,85 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e822bd5c2a4e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8232a776fde44d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3b10d8d21b7f4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc20295b7631b45a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b10d8d21b7f4d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc20295b7631b45a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pro Foam Soap, 2500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Foam, 375 ml (568050)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Foam, 375 ml (573564)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Foam Soap, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Foamsoap Fresh, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Foam Soap, 500 ml (1999918882)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Foam Soap, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Katrin Touchfree Foam Soap Arctic Breeze, 500 ml (48304)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0062, DK/030/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
@@ -100,826 +324,602 @@
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pro Foam Soap, 5000 ml</x:v>
+        <x:v>Katrin Touchfree Foam Soap Sunny Garden, 500 ml (48311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Natural Fresh Hand Wash Foam, 1 l (568049)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0241, 3090 0241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentokil Initial Supplies</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Webber Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liverpool Merseyside</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care-Line Skumsæbe uden farve og parfume 5000 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pro</x:v>
-[...13 lines deleted...]
-        <x:v>Initial Natural Fresh Hand Wash Foam, 375 ml (568050)</x:v>
+        <x:v>Clean Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Pure Neutral, 500 ml (37780)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cehtech Mild Skumsæbe, 400 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cehtech</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Crystal Foamsoap Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Foam H2, 6x0,7 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0195, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Sunny Garden, 1000 ml (47321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Arctic Breeze, 1000 ml (47307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Moisturising Hand Wash Foam, 1 l (568053)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0241, 3090 0241</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Initial</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rentokil Initial Supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Webber Road</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liverpool Merseyside</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Initial Sensitive Hand Wash Foam, 375 ml (573564)</x:v>
+        <x:v>Initial Moisturising Hand Wash Foam, 375 ml (568030)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0241, 3090 0241</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Initial</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rentokil Initial Supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Webber Road</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liverpool Merseyside</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KBM Crystal Foamsoap Fresh, 1 l</x:v>
-[...31 lines deleted...]
-        <x:v>ABENA Foam Soap, 500 ml (1999918882)</x:v>
+        <x:v>Katrin Foam Soap Pure Neutral, 1000 ml (3136)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Touchfree Foam Soap Pure Neutral, 500 ml (48410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Soft Care Sensitive Foam, 4x1,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0377, 3090 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skumtvål utan färg och parfym, 5000 ml (150220)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pro Foam Soap, 250 ml</x:v>
+        <x:v>Skumtvål utan färg och parfym, 500 ml (150034)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0062</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pro</x:v>
-[...45 lines deleted...]
-        <x:v>Initial Natural Fresh Hand Wash Foam, 1 l (568049)</x:v>
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Foam Soap Sunny Garden, 500 ml (47383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062, DK/030/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand soap, foam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Sensitive Hand Wash Foam, 1 l (573565)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0241, 3090 0241</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand soap, foam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Initial</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rentokil Initial Supplies</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Webber Road</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liverpool Merseyside</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>