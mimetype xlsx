--- v3 (2026-06-20)
+++ v4 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8232a776fde44d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a0a78426774e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc20295b7631b45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R36bd0dfd3cef4fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc20295b7631b45a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36bd0dfd3cef4fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">