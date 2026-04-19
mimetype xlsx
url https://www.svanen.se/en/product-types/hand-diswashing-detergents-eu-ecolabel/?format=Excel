--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,253 +1,253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffb546718a444e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dcf988479747bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdce031c2ccbc40c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R26e21fdece6148ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdce031c2ccbc40c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26e21fdece6148ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sun Professional Handdiskmedel, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/019/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU19 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SUN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Optimax Plonge Concentré ÉCO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/019/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU19 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Optimax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Star Pur-Eco D1, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/019/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU19 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Capasal IduDish Super Svane, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/019/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU19 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Capasal IduDish Super Svane, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/019/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU19 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Suma Star Pur-Eco D1, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/019/003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU19 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Suma</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>SUN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>