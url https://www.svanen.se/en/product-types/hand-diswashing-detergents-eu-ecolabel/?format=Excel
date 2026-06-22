--- v2 (2026-04-19)
+++ v3 (2026-06-22)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dcf988479747bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5096e9ee9c404407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R26e21fdece6148ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6d9260c0921c4f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26e21fdece6148ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d9260c0921c4f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -164,90 +164,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU19 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iduna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iduna A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blokken 25</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Birkerød</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Suma Star Pur-Eco D1, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/019/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU19 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Capasal IduDish Super Svane, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/019/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU19 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iduna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iduna A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blokken 25</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Birkerød</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>