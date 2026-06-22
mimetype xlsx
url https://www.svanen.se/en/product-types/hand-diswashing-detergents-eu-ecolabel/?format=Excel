--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5096e9ee9c404407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f6ea34287b455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6d9260c0921c4f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbc081ae0c47c4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d9260c0921c4f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc081ae0c47c4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">