--- v4 (2026-06-22)
+++ v5 (2026-08-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f6ea34287b455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3835ef70124dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbc081ae0c47c4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc336942ced8e47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc081ae0c47c4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc336942ced8e47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">