--- v1 (2026-02-24)
+++ v2 (2026-04-28)
@@ -1,381 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0378887add4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470ffe43229d49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rbda02cad256445eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R893837eb5783482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbda02cad256445eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R893837eb5783482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>glenta Handdisk Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0054, 3025 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bistro Manu 940, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handdish (Nordic Cleaner), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Biodish, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rent Handdisk, 1 l (Teampac)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Swan Hand Dishwashing (Triple Trading), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Triple Trading</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kiilto Biodish, 1 l</x:v>
+        <x:v>Kiilto Asteri, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4025 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kiilto Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tampere</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kiilto Asteri, 5 l</x:v>
+        <x:v>Bistro Manu 940, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Dishwashing Soap (Diskmedel) (1 l)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handdish (Nordic Cleaner), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Washing up Liquid, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Biodish, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4025 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kiilto Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tampere</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Skövde</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>