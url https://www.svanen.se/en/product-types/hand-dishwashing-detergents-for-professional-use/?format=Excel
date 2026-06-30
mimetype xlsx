--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -1,433 +1,433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470ffe43229d49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196cfbdf482944e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R893837eb5783482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7920698fe7e34809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R893837eb5783482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7920698fe7e34809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Green Handdish (Nordic Cleaner), 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Biodish, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>glenta Handdisk Oparfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3025 0054, 3025 0054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rent Handdisk, 1 l (Teampac)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Asteri, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Hand Dishwashing (Triple Trading), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bistro Manu 940, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bistro Manu 940, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Green Handdish (Nordic Cleaner), 5 kg</x:v>
+        <x:v>Staples Washing up Liquid, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Dishwashing Soap (Diskmedel) (1 l)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Handdish (Nordic Cleaner), 1 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Kiilto Biodish, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4025 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kiilto Pro</x:v>
       </x:c>
       <x:c t="str">