--- v3 (2026-06-30)
+++ v4 (2026-08-29)
@@ -1,445 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196cfbdf482944e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36abe37bf9f44ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7920698fe7e34809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8c5727d55bc5406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7920698fe7e34809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c5727d55bc5406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kiilto Asteri, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rent Handdisk, 1 l (Teampac)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teampac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bistro Manu 940, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bistro Manu 940, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Biodish, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Handdisk Oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0054, 3025 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swan Hand Dishwashing (Triple Trading), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Triple Trading</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Green Handdish (Nordic Cleaner), 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kiilto Biodish, 1 l</x:v>
+        <x:v>ABENA Puri Line Dishwashing Soap (Diskmedel) (1 l)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Staples Washing up Liquid, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand dishwashing detergents for professional use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staples</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kiilto Biodish, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4025 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kiilto Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tampere</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>glenta Handdisk Oparfymerad, 1 l</x:v>
-[...95 lines deleted...]
-        <x:v>Swan Hand Dishwashing (Triple Trading), 1 l</x:v>
+        <x:v>Green Handdish (Nordic Cleaner), 1 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand dishwashing detergents for professional use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Triple Trading</x:v>
+        <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Tampere</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>