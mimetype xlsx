--- v1 (2026-02-25)
+++ v2 (2026-04-16)
@@ -1,85 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re385645b4c144853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4829dccdc2354ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R0152e0f3dbbc4c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R92abf9bb12df407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0152e0f3dbbc4c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92abf9bb12df407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>GUNRY Hand Wash Wild Bamboo 300ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Hand Cleanser, 5 l (4440)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Hand- &amp; duschcrème, parfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Hand- och duschcrème, parfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Hand Cleanser, 0,7 l (4481)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Wash Cloudberry &amp; Vanilla 300ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, oparfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, parfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Premium, 1,4 l (0618)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Premium, 250 ml (0615)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Hand- och duschcrème, oparfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>GUNRY Hand Wash Purple Plum 300ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0279</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunry</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gold Drop  Sp. z o.o.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rzeczna 11d</x:v>
@@ -100,50 +516,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>M&amp;Ren Hand- &amp; duschcrème, oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Free Sample, 50 ml (0605)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, parfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ALOE Mjukocin extra, oparfymerad, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0309</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALOE Mjukocin extra</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
@@ -196,634 +740,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ALOE Mjukocin extra, parfymerad, 1 l</x:v>
+        <x:v>ALOE Mjukocin extra, parfymerad, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0309</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALOE Mjukocin extra</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>M&amp;Ren Hand- och duschcrème, oparfymerad, 600 ml</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>kbm Fine Hand Soap Aloe Vera, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0309</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>ALOE Mjukocin extra</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>