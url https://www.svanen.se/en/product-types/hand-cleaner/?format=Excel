--- v2 (2026-04-16)
+++ v3 (2026-06-19)
@@ -1,829 +1,829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4829dccdc2354ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db01b423b1e412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R92abf9bb12df407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R62365d58f64f4302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92abf9bb12df407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62365d58f64f4302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sterisol Hand Cleanser, 5 l (4440)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>GUNRY Hand Wash Wild Bamboo 300ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0279</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunry</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gold Drop  Sp. z o.o.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rzeczna 11d</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Limanowa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sterisol Hand Cleanser, 5 l (4440)</x:v>
+        <x:v>M&amp;Ren Hand- &amp; duschcrème, parfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sterisol Hand Cleanser, 0,7 l (4481)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0196</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sterisol AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronängsgatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>M&amp;Ren Hand- &amp; duschcrème, parfymerad, 500 ml</x:v>
+        <x:v>ALOE Mjukocin extra, parfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Premium, 1,4 l (0618)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Wash Cloudberry &amp; Vanilla 300ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, oparfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Hand- och duschcrème, parfymerad, 600 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0309</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>M&amp;Ren Hand- och duschcrème, parfymerad, 600 ml</x:v>
+        <x:v>GUNRY Hand Wash Purple Plum 300ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunry</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gold Drop  Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rzeczna 11d</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Limanowa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Hand- &amp; duschcrème, parfymerad, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0309</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sterisol Hand Cleanser, 0,7 l (4481)</x:v>
-[...31 lines deleted...]
-        <x:v>GUNRY Hand Wash Cloudberry &amp; Vanilla 300ml</x:v>
+        <x:v>M&amp;Ren Hand- och duschcrème, oparfymerad, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plum Premium, 250 ml (0615)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Hand- &amp; duschcrème, oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Free Sample, 50 ml (0605)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, oparfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, parfymerad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, oparfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GUNRY Hand Wash Red Anjou Pear 300ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0279</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunry</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gold Drop  Sp. z o.o.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rzeczna 11d</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Limanowa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ALOE Mjukocin extra, oparfymerad, 600 ml</x:v>
+        <x:v>M&amp;Ren Hand- &amp; duschcrème, oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>kbm Fine Hand Soap Aloe Vera, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ALOE Mjukocin extra, parfymerad, 600 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0309</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALOE Mjukocin extra</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>