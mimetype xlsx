--- v3 (2026-06-19)
+++ v4 (2026-08-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db01b423b1e412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84295df1a17421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R62365d58f64f4302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc50d07ec56ea48e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62365d58f64f4302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc50d07ec56ea48e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">