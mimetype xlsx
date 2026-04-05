--- v1 (2026-02-03)
+++ v2 (2026-04-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6424577b87f4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c90b8014bea4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rc38f9e48d4f64d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbe28478a72264dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc38f9e48d4f64d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe28478a72264dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">