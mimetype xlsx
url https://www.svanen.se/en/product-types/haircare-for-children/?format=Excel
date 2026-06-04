--- v2 (2026-04-05)
+++ v3 (2026-06-04)
@@ -1,117 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c90b8014bea4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568886012df54bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbe28478a72264dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R94bdbaff31c043ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe28478a72264dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94bdbaff31c043ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mushie Shampoo &amp; Body Wash, 400 ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Änglamark Baby Shampoo mild free from perfume and color, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0372</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haircare for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hardford AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1213</x:v>