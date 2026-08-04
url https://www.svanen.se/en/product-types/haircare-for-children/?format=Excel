--- v3 (2026-06-04)
+++ v4 (2026-08-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568886012df54bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cc85ea074244cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R94bdbaff31c043ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rde92ba8cee274065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94bdbaff31c043ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde92ba8cee274065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">