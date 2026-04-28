--- v1 (2026-02-24)
+++ v2 (2026-04-28)
@@ -1,217 +1,217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fcd0e1853f74aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3dabfa7b3b14960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rda87ba601a224c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9370f452fad44388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda87ba601a224c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9370f452fad44388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Candor LF BC SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Candor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Iripack Pure Low SE SW 38 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iripack Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vicat Papeteries de Vizille</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1176 Avenue Aristide Briand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIZILLE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Silidor SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silidor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Golden LF SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Golden FA SM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2049 0017, 2049 0002</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>2049 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greaseproof paper (for conversion)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREÅKER</x:v>
       </x:c>