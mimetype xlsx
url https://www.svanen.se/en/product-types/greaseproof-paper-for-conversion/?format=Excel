--- v2 (2026-04-28)
+++ v3 (2026-07-03)
@@ -1,241 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3dabfa7b3b14960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e48e7bea47b4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9370f452fad44388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2866280903a44876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9370f452fad44388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2866280903a44876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Iripack Pure Low SE SW 38 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iripack Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vicat Papeteries de Vizille</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1176 Avenue Aristide Briand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIZILLE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Golden LF SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Silidor SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silidor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Candor LF BC SM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2049 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greaseproof paper (for conversion)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREÅKER</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Iripack Pure Low SE SW 38 g</x:v>
+        <x:v>Golden FA SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0017, 2049 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greaseproof paper (for conversion)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Iripack Pure Low Natural SE SW 38 g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2049 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greaseproof paper (for conversion)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Iripack Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vicat Papeteries de Vizille</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1176 Avenue Aristide Briand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VIZILLE</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>GREÅKER</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Candor LF SM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2049 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greaseproof paper (for conversion)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candor</x:v>
       </x:c>
       <x:c t="str">