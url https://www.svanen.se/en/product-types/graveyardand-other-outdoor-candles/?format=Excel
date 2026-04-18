--- v0 (2026-02-11)
+++ v1 (2026-04-18)
@@ -1,214 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8b91fff27b42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55828224c55d417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rab56ff18d1984378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R46a66e390a864e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab56ff18d1984378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46a66e390a864e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mueller Kerzen, Graveyard candle with lid +/- 33h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graveyard and other outdoor candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Kerzen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Gravlykta, 28h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graveyard and other outdoor candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Graveyard candle, 28h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graveyard and other outdoor candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Geralda UAB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kretingos st 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kartena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mueller Kerzen, Graveyard candle with lid +/- 33h</x:v>
+        <x:v>Mueller Kerzen, Compo oil +/- 48h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graveyard and other outdoor candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Mueller Kerzen</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ICA Gravlykta (röd), 28h</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>ICA Gravlykta, 28h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graveyard and other outdoor candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Geralda UAB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kretingos st 43</x:v>
       </x:c>