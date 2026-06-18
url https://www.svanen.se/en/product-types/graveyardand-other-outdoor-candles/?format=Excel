--- v1 (2026-04-18)
+++ v2 (2026-06-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55828224c55d417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8d683550154f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R46a66e390a864e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6a7748bd71994575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46a66e390a864e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a7748bd71994575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,90 +132,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Graveyard and other outdoor candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Geralda UAB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kretingos st 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kartena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ICA Gravlykta (röd), 28h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graveyard and other outdoor candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mueller Kerzen, Compo oil +/- 48h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graveyard and other outdoor candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Kartena</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>