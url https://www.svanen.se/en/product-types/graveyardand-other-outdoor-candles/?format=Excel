--- v2 (2026-06-18)
+++ v3 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8d683550154f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf70c2d97eb4493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6a7748bd71994575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra3c938c061714810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a7748bd71994575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3c938c061714810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">