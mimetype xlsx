--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,1718 +1,1718 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd39314fc1d4593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4786fd0ef214fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf4827ab3d1864060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R13c939d5c60446e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4827ab3d1864060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13c939d5c60446e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LumiLeaf 45 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Light CarbonZero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Fors AB, Fors Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>FORS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LumiLeafU 41 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Canon Red Label Zero</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PubliPress 45 – 56 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StellaPress H 52-80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EnviPress 42 – 56 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AC Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Classic 50-90 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LumiLeafU 41 g/m2</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Lux 60-90 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Exo 80, 47-70 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Light ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS papers: UPM Brite 68-80 C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novel Prime 60-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lux Cream 60-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StellaPress HB 52-80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Premier Pure TCF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NewsPress 40 – 48,8 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Light Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Fors AB, Fors Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>FORS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novel 80, 50-60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BriteBook 60-80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Copy paper: Q-Connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EnviMatt 49 – 60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hylte News</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hylte Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyltebruk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vivid 60-100 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Optimo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lessebo Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lessebo Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lessebo Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LESSEBO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Newsprint papers: UPM News C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Premier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creamy 48-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>LuxoArt Gloss</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scaldia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hylte News</x:v>
+        <x:v>Coated paper for digital printing: Xerox Clotech+ Coated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Light CarbonZero ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Red Label Inkjet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hylte Attract</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Hylte Paper AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Hyltebruk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Exo 72, 45-65 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hylte Pocket 49-80 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Hylte Paper AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Hyltebruk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lessebo Recycled</x:v>
-[...58 lines deleted...]
-        <x:v>Helsinki</x:v>
+        <x:v>Envi Matt Brite 49 – 60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Office Express</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bulky 45-60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS papers: UPM Pure (C/H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Image&amp;Print Allround</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creamy HB 50-65 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Donau</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exo 68, 45-60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LuxoArt Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scaldia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novel 76, 50-70 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BlueBook 45-65 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Happy Office</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LuxoArt Samt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scaldia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Exo 76, 49-70 g/m2</x:v>
-      </x:c>
-[...1342 lines deleted...]
-        <x:v>Novel 76, 50-70 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>