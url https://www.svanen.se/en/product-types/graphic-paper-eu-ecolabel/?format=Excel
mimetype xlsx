--- v2 (2026-04-27)
+++ v3 (2026-06-26)
@@ -1,1713 +1,1713 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4786fd0ef214fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bbf5903ce143da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R13c939d5c60446e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5b44bd1e11884e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13c939d5c60446e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b44bd1e11884e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PubliPress 45 – 56 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StellaPress H 52-80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EnviPress 42 – 56 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AC Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Classic 50-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lux 60-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exo 80, 47-70 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LumiLeafU 41 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Red Label Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Light CarbonZero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Fors AB, Fors Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>FORS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>LumiLeaf 45 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Performa Light CarbonZero</x:v>
+        <x:v>Performa Light ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS papers: UPM Brite 68-80 C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Light Linen ECO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Fors AB, Fors Mill</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>FORS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LumiLeafU 41 g/m2</x:v>
-[...31 lines deleted...]
-        <x:v>Canon Red Label Zero</x:v>
+        <x:v>Novel 80, 50-60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novel Prime 60-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lux Cream 60-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BriteBook 60-80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Copy paper: Q-Connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Premier Pure TCF</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StellaPress HB 52-80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NewsPress 40 – 48,8 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EnviMatt 49 – 60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hylte News</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Hylte Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyltebruk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vivid 60-100 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Light CarbonZero ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coated paper for digital printing: Xerox Clotech+ Coated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Red Label Inkjet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PubliPress 45 – 56 g/m2</x:v>
-[...95 lines deleted...]
-        <x:v>AC Copy</x:v>
+        <x:v>Hylte Attract</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hylte Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyltebruk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exo 72, 45-65 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Newsprint papers: UPM News C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Premier</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Optimo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creamy 48-90 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LuxoArt Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scaldia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lessebo Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lessebo Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lessebo Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LESSEBO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Envi Matt Brite 49 – 60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hylte Pocket 49-80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hylte Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyltebruk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Classic 50-90 g/m2</x:v>
-[...127 lines deleted...]
-        <x:v>MFS papers: UPM Brite 68-80 C</x:v>
+        <x:v>Office Express</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS papers: UPM Pure (C/H)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Novel Prime 60-90 g/m2</x:v>
-[...95 lines deleted...]
-        <x:v>Xerox Premier Pure TCF</x:v>
+        <x:v>Image&amp;Print Allround</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Xerox</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NewsPress 40 – 48,8 g/m2</x:v>
-[...52 lines deleted...]
-        <x:v>Stora Enso Fors AB, Fors Mill</x:v>
+        <x:v>Happy Office</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>FORS</x:v>
-[...135 lines deleted...]
-        <x:v>SE/011/010</x:v>
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LuxoArt Samt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scaldia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creamy HB 50-65 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Donau</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Hylte Paper AB</x:v>
-[...42 lines deleted...]
-        <x:v>Optimo</x:v>
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exo 68, 45-60 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LuxoArt Silk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Scaldia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lessebo Recycled</x:v>
-[...442 lines deleted...]
-        <x:v>Nymölla</x:v>
+        <x:v>Novel 76, 50-70 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BlueBook 45-65 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graphic Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bulky 45-60 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
-      </x:c>
-[...318 lines deleted...]
-        <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Exo 76, 49-70 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graphic Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">