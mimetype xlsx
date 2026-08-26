--- v3 (2026-06-26)
+++ v4 (2026-08-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bbf5903ce143da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ba67d269e24e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5b44bd1e11884e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbcae765aad184f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b44bd1e11884e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcae765aad184f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">