--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,81 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da855d8a94f4b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de91e832fda4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R73a24e9226df488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R892471641acc46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73a24e9226df488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R892471641acc46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nansen Refined Mitten, unisex, 100% wool, offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gloves and mittens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Svalbard Wool Mitten, 100% wool, offwhite/anthracite, hindberry/offiwhite, night/offwhite, offwhite/grey, arrowwood/offwhite, olive/offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gloves and mittens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
@@ -100,82 +132,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Gloves and mittens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nansen Refined Mitten, unisex, 100% wool, offwhite</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Nansen Refined Glove, unisex, 100% wool, offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gloves and mittens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>