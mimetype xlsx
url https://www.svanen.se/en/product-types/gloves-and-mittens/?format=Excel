--- v2 (2026-04-19)
+++ v3 (2026-04-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de91e832fda4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e473aec1f2c4821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R892471641acc46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4b388c215e6c4130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R892471641acc46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b388c215e6c4130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">