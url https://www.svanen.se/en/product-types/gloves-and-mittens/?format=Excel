--- v3 (2026-04-19)
+++ v4 (2026-06-18)
@@ -1,118 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e473aec1f2c4821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7512e49a4c64afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4b388c215e6c4130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra3c3165ef9284162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b388c215e6c4130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3c3165ef9284162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Svalbard Wool Mitten, 100% wool, offwhite/anthracite, hindberry/offiwhite, night/offwhite, offwhite/grey, arrowwood/offwhite, olive/offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gloves and mittens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Nansen Refined Mitten, unisex, 100% wool, offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gloves and mittens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svalbard Wool Mitten, 100% wool, offwhite/anthracite, hindberry/offiwhite, night/offwhite, offwhite/grey, arrowwood/offwhite, olive/offwhite</x:v>
+        <x:v>Nansen Refined Glove, unisex, 100% wool, offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gloves and mittens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
@@ -130,60 +162,28 @@
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gloves and mittens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Devold AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>O.A. Devold-vegen 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langevåg</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>