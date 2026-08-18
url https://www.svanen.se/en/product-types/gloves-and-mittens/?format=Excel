--- v4 (2026-06-18)
+++ v5 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7512e49a4c64afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d29893a8d7840c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra3c3165ef9284162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R99a135d8bf6248b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3c3165ef9284162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99a135d8bf6248b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">