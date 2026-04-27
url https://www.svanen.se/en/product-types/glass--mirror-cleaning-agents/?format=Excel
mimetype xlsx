--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,893 +1,893 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b364d5a4a14989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fa3c1d753e4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rc53370178b6846aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcd1468eeadf147c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc53370178b6846aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd1468eeadf147c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Snabbrent Fönster, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0243, 5026 0243</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart Glas spray Oparfymerad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PRO Crystal shine plus glasrens, 5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0233, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svensk Cater</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Diamond, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Window Refill, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Puri-Line Glasrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KBM Window Clean, free, 0,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0218, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ciroc Diamond, 750 ml</x:v>
+        <x:v>Häxan Fönster &amp; Glas, 650 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Häxan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Glasrent Spray 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0218, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mac 735 - Glasputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0303, 3026 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien Servicecenter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Glasputs Eco, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0256</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Window Spray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Cleanware Glasputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Cleanware Glasputs, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Glassclean, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin cleaner spray WINDOW &amp; GLASS, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stina Glasspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stina</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Glas &amp; Fönster, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0274, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GlassClean, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanup Glass Spray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0218, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Diamond, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Ciroc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mico AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Välingevägen 245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Cleanware Glasputs, 750 ml</x:v>
+        <x:v>SINI rengörinstablett  Fönster refill 2 st art. 7306</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Glasputs Eco, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0256</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mico AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Välingevägen 245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Häxan Fönster &amp; Glas, 650 ml</x:v>
-[...570 lines deleted...]
-        <x:v>Bromma</x:v>
+        <x:v>LIV Greenium Fönsterputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0224, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water FÖNSTER &amp; GLAS, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SINI rengöringstablett Fönster startpaket art. 7326</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4026 0277</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SINI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sinituote Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erkylän Kartano 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyvinkää</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Bromma</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>