--- v2 (2026-04-27)
+++ v3 (2026-06-27)
@@ -1,893 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fa3c1d753e4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8eb0d9f11d54435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcd1468eeadf147c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc343247f892e4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd1468eeadf147c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc343247f892e4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PRO Crystal shine plus glasrens, 5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0233, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svensk Cater</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Diamond, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ciroc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Window Refill, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Puri-Line Glasrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Glasrent Spray 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0218, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Snabbrent Fönster, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0243, 5026 0243</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tingstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KBM Window Clean, free, 0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0218, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Såklart Glas spray Oparfymerad, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0240, 5026 0192</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Såklart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PRO Crystal shine plus glasrens, 5 L</x:v>
-[...31 lines deleted...]
-        <x:v>Ciroc Diamond, 750 ml</x:v>
+        <x:v>Mac 735 - Glasputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0303, 3026 0187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Macserien Servicecenter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mossvägen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Glasputs Eco, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0256</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Häxan Fönster &amp; Glas, 650 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Häxan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Window Spray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Cleanware Glasputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Window spray 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0328</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordic Cleanware Glasputs, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mico AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Välingevägen 245</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GlassClean, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Glas &amp; Fönster, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0274, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ciroc Diamond, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Ciroc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mico AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Välingevägen 245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Window Refill, 50 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Änglamark</x:v>
+        <x:v>Cleanup Glass Spray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0218, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Glassclean, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin cleaner spray WINDOW &amp; GLASS, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Puri-Line Glasrengöring, 750 ml</x:v>
-[...159 lines deleted...]
-        <x:v>Activa Glasputs Eco, 5 l</x:v>
+        <x:v>Stina Glasspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stina</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIV Greenium Fönsterputs, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0224, 3026 0180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clemondo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 13073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Z-Water FÖNSTER &amp; GLAS, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett Fönster startpaket art. 7326</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengörinstablett  Fönster refill 2 st art. 7306</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glass &amp; mirror cleaning agents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Glasputs Eco, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0256</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glass &amp; mirror cleaning agents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mico AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Välingevägen 245</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>Hyvinkää</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>