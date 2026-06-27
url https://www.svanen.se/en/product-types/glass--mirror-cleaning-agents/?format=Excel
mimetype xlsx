--- v3 (2026-06-27)
+++ v4 (2026-06-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8eb0d9f11d54435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fcf844fb76492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc343247f892e4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf7e7b0a4f6514e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc343247f892e4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7e7b0a4f6514e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">