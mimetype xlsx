--- v4 (2026-06-27)
+++ v5 (2026-08-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fcf844fb76492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a2195ae8be4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf7e7b0a4f6514e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R381f8460b48c49a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7e7b0a4f6514e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R381f8460b48c49a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">