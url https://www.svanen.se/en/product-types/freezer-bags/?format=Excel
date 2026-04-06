--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -1,117 +1,437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc020fa18a3754b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98eae0b84e2439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R24e9d97b8ef844bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3dbec6dda5ac4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24e9d97b8ef844bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3dbec6dda5ac4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pingvin EKO fryspåsar 2 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ICA Fryspåsar 3 l, 30 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klågerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Frys- och förvaringspåsar I'm Green 3 l, 40 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark fryspåsar 2 l, 40 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Fryspåsar 2 l, 40 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark fryspåsar 3 l, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pingvin EKO fryspåsar 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark fryspåsar 5 l, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fryspåsar 2 l, 40 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fryspåsar 3 l, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frys- och förvaringspåsar I'm Green 5 l, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pingvin EKO fryspåsar 3 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
@@ -132,403 +452,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klågerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pingvin EKO fryspåsar 2 l</x:v>
-[...305 lines deleted...]
-        <x:v>Änglamark</x:v>
+        <x:v>Frys- och förvaringspåsar I'm Green 7 l, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klågerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Frys- och förvaringspåsar I'm Green 2 l, 50 st</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Frys- och förvaringspåsar I'm Green 7 l, 25 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>