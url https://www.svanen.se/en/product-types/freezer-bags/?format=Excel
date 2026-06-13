--- v2 (2026-04-06)
+++ v3 (2026-06-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98eae0b84e2439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766473ca946b4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3dbec6dda5ac4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd2e4202b564d45de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3dbec6dda5ac4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2e4202b564d45de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -196,114 +196,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klågerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pingvin EKO fryspåsar 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Coop Änglamark fryspåsar 3 l, 30 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klågerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pingvin EKO fryspåsar 5 l</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Coop Änglamark fryspåsar 5 l, 25 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
@@ -324,250 +324,250 @@
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klågerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Coop Änglamark fryspåsar 8 l, 20 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frys- och förvaringspåsar I'm Green 7 l, 25 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frys- och förvaringspåsar I'm Green 2 l, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frys- och förvaringspåsar I'm Green 5 l, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pingvin EKO fryspåsar 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pingvin EKO fryspåsar 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freezer bags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>H P Rani Plast AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klågerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa Fryspåsar 3 l, 30 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freezer bags</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixa</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>H P Rani Plast AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 34</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klågerup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>