--- v3 (2026-06-13)
+++ v4 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766473ca946b4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd32485e4eb43e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd2e4202b564d45de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1c02bcf862d546c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2e4202b564d45de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c02bcf862d546c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">