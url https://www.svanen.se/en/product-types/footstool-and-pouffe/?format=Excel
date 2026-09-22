--- v3 (2026-07-30)
+++ v4 (2026-09-22)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddf798d96a14dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2ab8f903db4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc5a2a50c8b134f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9197dfd807f6407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5a2a50c8b134f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9197dfd807f6407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,50 +68,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mio Bellora Fotpall 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0318-Footstool small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mio Harper Fotpall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
@@ -420,403 +484,339 @@
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0318-Footstool small (329)</x:v>
-[...31 lines deleted...]
-        <x:v>Mio Bellora Fotpall 130</x:v>
+        <x:v>S0005-Footstool Large (330)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Crew fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Footstool Small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Fotpall 105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>S0464-Footstool Large (330) (FC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Footstool Large (330) (LC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Enya fotskammel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Crew fotpall</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>S0022-Footstool large (330)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>S0378-Footstool small (329)</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>S0005-Footstool Large (330)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>