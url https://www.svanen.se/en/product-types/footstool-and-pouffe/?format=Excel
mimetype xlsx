--- v0 (2026-02-11)
+++ v1 (2026-04-15)
@@ -1,765 +1,829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca59e1e61744736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884cd268270d4a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R0e91dfef5e5a4b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3acc2ac21d124bfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e91dfef5e5a4b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3acc2ac21d124bfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pan fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Footstool Large (330)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Fotpall 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Footstool Large (330)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Timmy Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Footstool Small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Cordelia Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mio Willow Fotpall fast klädsel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Odense Pall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow Fotpall avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0208-Footstool small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0318-Footstool small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Fotpall 105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Enya fotskammel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Footstool Large (330) (LC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Willow Fotpall avtagbar klädsel med kappa</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0104</x:v>
+        <x:v>S0024-Footstool Small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-Footstool large (330)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Footstool Large (330) (FC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Footstool Large (330)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0378-Footstool small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Crew fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Mio</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>