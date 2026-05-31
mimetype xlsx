--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884cd268270d4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b627678873e489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3acc2ac21d124bfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rae4ebb1e39174795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3acc2ac21d124bfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae4ebb1e39174795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">