--- v2 (2026-05-31)
+++ v3 (2026-07-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b627678873e489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddf798d96a14dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rae4ebb1e39174795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc5a2a50c8b134f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae4ebb1e39174795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5a2a50c8b134f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,659 +68,723 @@
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mio Harper Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Footstool Large (330)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow Fotpall fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow Fotpall avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Footstool Small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0208-Footstool small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Timmy Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>S0082-Footstool Large (330)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Odense Pall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Cordelia Fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0318-Footstool small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mio Bellora Fotpall 130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Bobby Fotpall</x:v>
+        <x:v>Enya fotskammel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Crew fotpall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Footstool Small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Fotpall 105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0001-Footstool Large (330)</x:v>
-[...31 lines deleted...]
-        <x:v>Mio Timmy Fotpall</x:v>
+        <x:v>S0464-Footstool Large (330) (FC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Footstool Large (330) (LC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Footstool and pouffe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces Fotpall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-Footstool Small (329)</x:v>
-[...414 lines deleted...]
-      <x:c t="str">
         <x:v>S0022-Footstool large (330)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0464-Footstool Large (330) (FC)</x:v>
+        <x:v>S0378-Footstool small (329)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
@@ -736,94 +800,30 @@
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Footstool and pouffe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Stordal</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>