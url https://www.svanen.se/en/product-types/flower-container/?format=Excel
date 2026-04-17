--- v1 (2026-02-11)
+++ v2 (2026-04-17)
@@ -1,1597 +1,1597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293a202d9d234c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8ec3bf2ea84dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R3342e8c5737546ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3e6db1fa39f743bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3342e8c5737546ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e6db1fa39f743bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5286 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Small, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5860 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 100 liter, utemöbler, alla färger, 81-210-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Planter (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Planter Flox item. 8034855</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5280 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Planter (60 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5290 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 160 l, alla färger, utemöbler, 81-210-220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Large, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5868 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5288 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Planter Flox item. 8034851</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Torget Planteringskärl 100 l, alla färger, utemöbler, 81-210-240</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden planteringskärl 100 liter, utemöbler, alla färger, 81-210-110</x:v>
+        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-230</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Planter Flox item. 8034855</x:v>
+        <x:v>April Go Planter (Large, Very tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Large, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 70 liter, utemöbler, alla färger, 81-210-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 70 l, alla färger, utemöbler, 81-210-210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Planter (160 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Planter Flox item. 8034853</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5884 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Small, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Small, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5850 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Half open, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5874 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Planter (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5880 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 250 liter, utemöbler, alla färger, 81-210-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5858 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Planter Flox item. 8034852</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Closed, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Huge, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Planter (120 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5282 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5284 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Small, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Open, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 250 l, alla färger, utemöbler, 81-210-250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5864 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5852 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 160 liter, utemöbler, alla färger, 81-210-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden planteringskärl 160 liter, utemöbler, alla färger, 81-210-020</x:v>
-[...894 lines deleted...]
-      <x:c t="str">
         <x:v>Bloc Planter (90 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>