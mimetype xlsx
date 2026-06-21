--- v2 (2026-04-17)
+++ v3 (2026-06-21)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8ec3bf2ea84dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc729641d4dbe46ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3e6db1fa39f743bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0261e0f4ed14783"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e6db1fa39f743bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0261e0f4ed14783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bloc Planter (60 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5290 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>5286 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
@@ -196,114 +260,306 @@
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vroom Planter (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 100 l, alla färger, utemöbler, 81-210-240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 160 l, alla färger, utemöbler, 81-210-220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Large, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Planter Flox item. 8034851</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5868 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5288 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Solsiden planteringskärl 100 liter, utemöbler, alla färger, 81-210-110</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vroom Planter (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Planter Flox item. 8034855</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
@@ -324,914 +580,914 @@
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bloc Planter (60 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...63 lines deleted...]
-        <x:v>Torget Planteringskärl 160 l, alla färger, utemöbler, 81-210-220</x:v>
+        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-230</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Go Planter (Large, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...95 lines deleted...]
-        <x:v>Planter Flox item. 8034851</x:v>
+        <x:v>April Go Planter (Large, Very tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Large, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 70 liter, utemöbler, alla färger, 81-210-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Small, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 70 l, alla färger, utemöbler, 81-210-210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Planter Flox item. 8034853</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Torget Planteringskärl 100 l, alla färger, utemöbler, 81-210-240</x:v>
+        <x:v>Bloc Planter (160 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5884 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Small, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5850 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5282 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5284 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5858 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5880 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 250 liter, utemöbler, alla färger, 81-210-120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-230</x:v>
+        <x:v>Planter Flox item. 8034852</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Closed, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5874 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Half open, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Open, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Small, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5864 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5852 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 160 liter, utemöbler, alla färger, 81-210-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Go Planter (Large, Very tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...63 lines deleted...]
-        <x:v>Solsiden planteringskärl 70 liter, utemöbler, alla färger, 81-210-010</x:v>
+        <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Torget Planteringskärl 70 l, alla färger, utemöbler, 81-210-210</x:v>
-[...286 lines deleted...]
-      <x:c t="str">
         <x:v>Vroom Planter (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5880 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>April Go Planter (Huge, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
@@ -1252,307 +1508,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5282 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Torget Planteringskärl 250 l, alla färger, utemöbler, 81-210-250</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>