--- v3 (2026-06-21)
+++ v4 (2026-09-02)
@@ -1,342 +1,566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc729641d4dbe46ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c702121568b4370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0261e0f4ed14783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra8a01d5463354388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0261e0f4ed14783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8a01d5463354388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5860 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5868 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5286 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5288 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5290 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5280 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Large, Very tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Large, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Small, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bloc Planter (60 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5290 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...58 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Vroom Planter (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 100 l, alla färger, utemöbler, 81-210-240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 100 liter, utemöbler, alla färger, 81-210-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stripes Planter (Small, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vroom Planter (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Torget Planteringskärl 100 l, alla färger, utemöbler, 81-210-240</x:v>
+        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-230</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -356,1242 +580,1018 @@
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Go Planter (Large, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...26 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Planter Flox item. 8034855</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Planter Flox item. 8034851</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5868 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...63 lines deleted...]
-        <x:v>Solsiden planteringskärl 100 liter, utemöbler, alla färger, 81-210-110</x:v>
+        <x:v>5850 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5852 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5858 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5864 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5874 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5880 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5284 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5282 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5884 Vestre Habitats Decay (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 250 liter, utemöbler, alla färger, 81-210-120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Planter Flox item. 8034855</x:v>
+        <x:v>Torget Planteringskärl 250 l, alla färger, utemöbler, 81-210-250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torget Planteringskärl 70 l, alla färger, utemöbler, 81-210-210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Planter Flox item. 8034852</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5280 Stones Planter (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...31 lines deleted...]
-        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-230</x:v>
+        <x:v>Planter Flox item. 8034853</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Large, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Small, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Small, Tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Go Planter (Huge, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Small, Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Open, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Half open, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stripes Planter (Large, Closed, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Planter (90 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Planter (120 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Planter (160 cm, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Planter (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>April Go Planter (Large, Very tall, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
-[...58 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Solsiden planteringskärl 160 liter, utemöbler, alla färger, 81-210-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flower container </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Solsiden planteringskärl 70 liter, utemöbler, alla färger, 81-210-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flower container </x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
-      </x:c>
-[...862 lines deleted...]
-        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>