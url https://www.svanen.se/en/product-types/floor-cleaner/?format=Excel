--- v1 (2026-02-03)
+++ v2 (2026-04-05)
@@ -1,477 +1,477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353b7e2ab3954d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809892de587d43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re16db15512e24a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb31026f7418e4ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re16db15512e24a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb31026f7418e4ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Eco Floor, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aksab Kemi Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tumbavägen 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TUMBA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Floor Cleaning and care, 1 l (165513)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eco Floor, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aksab Kemi Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tumbavägen 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TUMBA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Effekt Golv, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2026 0275, 2026 0273</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mirius</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Woodhams Road, Siskin Drive</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coventry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri-Line Floor Cleaning and care, 1 l (165513)</x:v>
+        <x:v>ABENA Puri-Line Floor Cleaning and care, uden farve og parfume, 1 l (165517)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri-Line Floor Cleaning and care, uden farve og parfume, 1 l (165517)</x:v>
+        <x:v>Tarkoclean, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0284</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tarkett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tarkett AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekenäsvägen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ronneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taski Jontec Saponet free, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0047, 5026 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Golvrengöring ECO, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0258</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grovrent, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aksab Kemi Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tumbavägen 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TUMBA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Floor Cleaning and care, uden farve og parfume, 5 l (160528)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Golvrengöring ECO, 25 l</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Tarkoclean, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0284</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tarkett</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tarkett AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ekenäsvägen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ronneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Grovrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aksab Kemi Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tumbavägen 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TUMBA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ABENA Puri-Line Floor Cleaning and care, 5 l (160516)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>TUMBA</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>