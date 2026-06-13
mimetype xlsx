--- v2 (2026-04-05)
+++ v3 (2026-06-13)
@@ -1,309 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809892de587d43fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eae6b3066964986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb31026f7418e4ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb59ce0a8afbf4152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb31026f7418e4ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb59ce0a8afbf4152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Effekt Golv, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0275, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Eco Floor, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Aksab Kemi Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tumbavägen 38</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TUMBA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tarkoclean, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0284</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tarkett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tarkett AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekenäsvägen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ronneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ABENA Puri-Line Floor Cleaning and care, 1 l (165513)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ABENA Puri-Line Floor Cleaning and care, uden farve og parfume, 1 l (165517)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Eco Floor, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Aksab Kemi Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tumbavägen 38</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TUMBA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Effekt Golv, 750 ml</x:v>
-[...31 lines deleted...]
-        <x:v>ABENA Puri-Line Floor Cleaning and care, uden farve og parfume, 1 l (165517)</x:v>
+        <x:v>Taski Jontec Saponet free, 2x5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0047, 5026 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floor cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Floor Cleaning and care, uden farve og parfume, 5 l (160528)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tarkoclean, 1 l</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Golvrengöring ECO, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0258</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
@@ -320,82 +352,50 @@
         <x:v>3026 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Aksab Kemi Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tumbavägen 38</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TUMBA</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tarkoclean, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0284</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floor cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tarkett</x:v>
       </x:c>
       <x:c t="str">