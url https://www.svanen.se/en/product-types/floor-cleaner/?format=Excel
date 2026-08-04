--- v3 (2026-06-13)
+++ v4 (2026-08-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eae6b3066964986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra354891866544fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb59ce0a8afbf4152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfa8f2f43b7b648ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb59ce0a8afbf4152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa8f2f43b7b648ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">