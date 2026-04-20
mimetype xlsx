--- v1 (2026-03-03)
+++ v2 (2026-04-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a3a06c81944e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc6938a4eb9473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R603e279ccea341e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R43185093d4484a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R603e279ccea341e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43185093d4484a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,115 +68,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Firewood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Firewood Northern Europe OÜ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Väike-Paala tänav 1, 507</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tallinn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Björkved 35 liter kartong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Björkved, 1 m3 pall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Björkved 40 liter nätsäck</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Björkved, 1 m3 pall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0009, 3087 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Firewood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Firewood Northern Europe OÜ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Väike-Paala tänav 1, 507</x:v>
       </x:c>