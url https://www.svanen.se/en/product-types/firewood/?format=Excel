--- v2 (2026-04-20)
+++ v3 (2026-06-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc6938a4eb9473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355a0254ae914649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R43185093d4484a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R91bb7770ae4e4e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43185093d4484a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91bb7770ae4e4e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,83 +132,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Firewood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Firewood Northern Europe OÜ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Väike-Paala tänav 1, 507</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tallinn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Björkved 22,5 l kartong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Björkved 40 liter nätsäck</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Björkved 22,5 l kartong</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0009, 3087 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Firewood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Firewood Northern Europe OÜ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Väike-Paala tänav 1, 507</x:v>
       </x:c>