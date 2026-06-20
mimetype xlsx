--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355a0254ae914649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c582d95906144d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R91bb7770ae4e4e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0a1742187002490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91bb7770ae4e4e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a1742187002490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">