--- v4 (2026-06-20)
+++ v5 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c582d95906144d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7185fa0c049c4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0a1742187002490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rac0ea98f2d2e423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a1742187002490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac0ea98f2d2e423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">