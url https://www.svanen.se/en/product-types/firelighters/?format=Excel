--- v0 (2026-02-24)
+++ v1 (2026-04-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ac53ec91a2405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ba01a184604262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R111c259bb9644a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R73ea6e15f5a54e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R111c259bb9644a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73ea6e15f5a54e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">