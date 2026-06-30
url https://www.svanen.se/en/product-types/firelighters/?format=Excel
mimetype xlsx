--- v1 (2026-04-29)
+++ v2 (2026-06-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ba01a184604262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc5156d35c2414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R73ea6e15f5a54e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf24644c59b5f44f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73ea6e15f5a54e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf24644c59b5f44f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -66,28 +66,124 @@
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Firelighters</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fire-Up</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swedish Match Industries AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Drottningvägen 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tidaholm</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1-2-3 Fire tändbriketter, 100-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firelighters</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europris</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Growell Firelighters, 100-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firelighters</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hagmans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Growell Firelighters, 400-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firelighters</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hagmans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>InnovaTeam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretavägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>