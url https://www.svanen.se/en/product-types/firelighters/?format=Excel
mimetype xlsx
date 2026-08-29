--- v2 (2026-06-30)
+++ v3 (2026-08-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc5156d35c2414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199d9392cb33476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf24644c59b5f44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7924747a6757448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf24644c59b5f44f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7924747a6757448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,83 +100,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Firelighters</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europris</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Growell Firelighters, 100-p</x:v>
+        <x:v>Growell Firelighters, 400-p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Firelighters</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hagmans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Growell Firelighters, 400-p</x:v>
+        <x:v>Growell Firelighters, 100-p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Firelighters</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hagmans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>InnovaTeam AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vretavägen 22</x:v>
       </x:c>