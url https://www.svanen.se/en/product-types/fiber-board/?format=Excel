--- v1 (2026-02-11)
+++ v2 (2026-04-08)
@@ -1,117 +1,437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d8549c22f2452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecd10a74e964ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R22e0b0de537942f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdcdce1fbc8474044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22e0b0de537942f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcdce1fbc8474044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>StyleBoard MDF Euro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Lite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Moisture Resistant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard deep routing best</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Vent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Medite Clear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tipperary</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Medite Premier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MDF Fibralux Pro LF+ Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin Fibralux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin BV Division Panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooigemstraat 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wielsbeke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Medite FR Clear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
@@ -128,370 +448,50 @@
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tipperary</x:v>
-      </x:c>
-[...318 lines deleted...]
-        <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Medite Flame Retardant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">