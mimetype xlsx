--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -1,438 +1,438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecd10a74e964ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d9a33295bc4f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdcdce1fbc8474044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd866ebf772714e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcdce1fbc8474044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd866ebf772714e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Medite Lite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>StyleBoard MDF Euro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Medite Lite</x:v>
-[...31 lines deleted...]
-        <x:v>StyleBoard MDF black</x:v>
+        <x:v>Medite Moisture Resistant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard deep routing best</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Medite Moisture Resistant</x:v>
-[...63 lines deleted...]
-        <x:v>StyleBoard deep routing best</x:v>
+        <x:v>Medite Vent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF plus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Medite Vent</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Medite Clear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tipperary</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MDF Fibralux Pro LF+ Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin Fibralux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin BV Division Panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooigemstraat 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wielsbeke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite FR Clear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Medite Premier</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Medite FR Clear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>