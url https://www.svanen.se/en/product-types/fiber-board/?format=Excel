--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d9a33295bc4f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a0ec62e3854944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd866ebf772714e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R47977f892c624cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd866ebf772714e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47977f892c624cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">