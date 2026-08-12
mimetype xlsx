--- v4 (2026-06-10)
+++ v5 (2026-08-12)
@@ -1,341 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a0ec62e3854944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28258af8d3c4ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R47977f892c624cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R253b2bf0c3e24f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47977f892c624cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R253b2bf0c3e24f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>StyleBoard MDF black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF Euro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Moisture Resistant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Medite Lite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tipperary</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>StyleBoard MDF black</x:v>
+        <x:v>StyleBoard deep routing best</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>StyleBoard MDF Euro</x:v>
+        <x:v>Medite Vent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF plus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Medite Moisture Resistant</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Medite Clear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
@@ -356,147 +356,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilin Fibralux</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Unilin BV Division Panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ooigemstraat 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wielsbeke</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Medite FR Clear</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Medite Premier</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tipperary</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Medite Optima</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Medite Flame Retardant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fiber board</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>