--- v1 (2026-02-13)
+++ v2 (2026-04-20)
@@ -1,157 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066b6eba57e4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786002d6ba1a4bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rb016c7b761e04bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R624667352bd44dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb016c7b761e04bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R624667352bd44dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Katrin Care Facial 100 2p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0111, 5005 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WEPA Hygieneprodukte GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rönkhauser Str. 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arnsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien 200er 2p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0111, 5005 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WEPA Hygieneprodukte GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rönkhauser Str. 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arnsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Cien 120er 3p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0111, 5005 0039</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cien</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WEPA Hygieneprodukte GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rönkhauser Str. 26</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arnsberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Care Facial 100 2p</x:v>
-[...58 lines deleted...]
-        <x:v>Arnsberg</x:v>
+        <x:v>422665 F_REG FIRST PRICE FSC® WTE 2P 150X18*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>First Price</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>420589 F_REG ELDORADO FSC® WTE 2P 150X18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>