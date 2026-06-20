--- v2 (2026-04-20)
+++ v3 (2026-06-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786002d6ba1a4bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac2bf808ce14666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R624667352bd44dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4138e65923324562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R624667352bd44dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4138e65923324562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,83 +68,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Facial tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WEPA Hygieneprodukte GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rönkhauser Str. 26</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arnsberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Cien 120er 3p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0111, 5005 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WEPA Hygieneprodukte GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rönkhauser Str. 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arnsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Cien 200er 2p</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Cien 120er 3p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0111, 5005 0039</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cien</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WEPA Hygieneprodukte GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rönkhauser Str. 26</x:v>
       </x:c>