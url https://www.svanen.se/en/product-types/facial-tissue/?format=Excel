--- v3 (2026-06-20)
+++ v4 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac2bf808ce14666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3443a890584a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4138e65923324562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R207a852e357441e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4138e65923324562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R207a852e357441e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">