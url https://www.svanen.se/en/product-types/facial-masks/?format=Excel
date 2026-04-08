--- v1 (2026-02-13)
+++ v2 (2026-04-08)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61491778397642e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re383aaac80764211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R0a70ca0d79cf46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R72854d92953e4875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a70ca0d79cf46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72854d92953e4875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rudolph Care Acai Facial Scrub Mask, 100 ml - 31000600</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0045, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Hydra Natmaske Uden Parfume, 80 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Blemish Control Clay Mask, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Meraki Face Mask, 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0002, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Meraki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
@@ -100,54 +196,54 @@
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lykkegaard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Blemish Control Clay Mask, 100 ml</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0001, 5090 0001</x:v>
+        <x:v>Matas Natur Nourishing hydrating mask fragrance free, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
@@ -160,126 +256,30 @@
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Graested</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>