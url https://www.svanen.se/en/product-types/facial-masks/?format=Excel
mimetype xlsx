--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -1,285 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re383aaac80764211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b4c360da104c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R72854d92953e4875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rda4bcef905d8435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72854d92953e4875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda4bcef905d8435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Acai Facial Scrub Mask, 100 ml - 31000600</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0045, 5090 0045</x:v>
+        <x:v>Matas Striber Hydra Natmaske Uden Parfume, 80 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0091, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Blemish Control Clay Mask, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Purifying Facial Scrub Mask, 60 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Time To Glow Peeling Mask, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Striber Hydra Natmaske Uden Parfume, 80 ml</x:v>
+        <x:v>Matas Natur Nourishing hydrating mask fragrance free, 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Matas Striber</x:v>
+        <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>