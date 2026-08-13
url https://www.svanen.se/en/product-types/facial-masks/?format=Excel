--- v3 (2026-06-10)
+++ v4 (2026-08-13)
@@ -1,177 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b4c360da104c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452f2746f4d94e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rda4bcef905d8435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7ab0a297ad02462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda4bcef905d8435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ab0a297ad02462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Striber Hydra Natmaske Uden Parfume, 80 ml</x:v>
+        <x:v>Matas Natur Blemish Control Clay Mask, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Purifying Facial Scrub Mask, 60 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facial masks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Kollagen Booster Natmaske Moden/Tør Hud Uden Parfume, 80 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0091, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Rudolph Care Time To Glow Peeling Mask, 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facial masks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">