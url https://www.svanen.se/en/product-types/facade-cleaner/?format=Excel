--- v1 (2026-02-03)
+++ v2 (2026-04-07)
@@ -1,342 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23166267d5c40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bf8b0092ce4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R5071588313d648b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R03cf1096a5fa4157"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5071588313d648b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03cf1096a5fa4157" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Blåtind Fasadtvätt Skummande, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0280</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facade cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Nilfisk Active Stone Cleaner, 2,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0310</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marmorvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København Ø</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Blåtind Professionell Fasadtvätt Skummande, 4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0280</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facade cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blåtind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wilhelmsen Chemicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kirkeveien 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kjøpmannskjær</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nilfisk Stone &amp; Wood Cleaner, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facade cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marmorvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København Ø</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nilfisk House &amp; Facade Cleaner, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facade cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marmorvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København Ø</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Graenni Garden &amp; Patio Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1026 0289</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grænni</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gefn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Víkurhvarf 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kópavogur</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nilfisk House &amp; Facade Cleaner, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facade cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marmorvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København Ø</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Nilfisk Stone &amp; Wood Cleaner, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0310</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marmorvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København Ø</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Blåtind Professionell Fasadtvätt Skummande, 4 l</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Nilfisk Active Stone Cleaner, 1 l</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Nilfisk House &amp; Facade Cleaner, 2,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0310</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marmorvej 8</x:v>
       </x:c>