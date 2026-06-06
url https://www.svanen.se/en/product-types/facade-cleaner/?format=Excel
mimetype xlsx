--- v2 (2026-04-07)
+++ v3 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bf8b0092ce4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93521c26c9674188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R03cf1096a5fa4157"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R07fd3b2a886d4770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03cf1096a5fa4157" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07fd3b2a886d4770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,243 +100,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marmorvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København Ø</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nilfisk Stone &amp; Wood Cleaner, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facade cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marmorvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København Ø</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Blåtind Professionell Fasadtvätt Skummande, 4 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2026 0280</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blåtind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wilhelmsen Chemicals AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kirkeveien 578</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kjøpmannskjær</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nilfisk Stone &amp; Wood Cleaner, 2,5 l</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Nilfisk House &amp; Facade Cleaner, 2,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0310</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marmorvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København Ø</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nilfisk House &amp; Facade Cleaner, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Facade cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marmorvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København Ø</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Graenni Garden &amp; Patio Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1026 0289</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grænni</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gefn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Víkurhvarf 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kópavogur</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nilfisk House &amp; Facade Cleaner, 1 l</x:v>
+        <x:v>Nilfisk Active Stone Cleaner, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0310</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marmorvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København Ø</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Nilfisk Stone &amp; Wood Cleaner, 1 l</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Nilfisk Active Stone Cleaner, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0310</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Facade cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nilfisk Danmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marmorvej 8</x:v>
       </x:c>