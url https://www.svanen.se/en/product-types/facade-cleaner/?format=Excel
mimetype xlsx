--- v3 (2026-06-06)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93521c26c9674188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffe0d1e53714c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R07fd3b2a886d4770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R27c569851e644bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07fd3b2a886d4770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27c569851e644bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">