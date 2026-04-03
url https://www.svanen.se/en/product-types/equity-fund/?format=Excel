--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c977ccd17bc4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86dc04b6ef504fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R59b5daf1ccd341ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R48a4b76b133142d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59b5daf1ccd341ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48a4b76b133142d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CB Save Earth Fund</x:v>
+        <x:v>Coeli Circulus America Small Cap</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3101 0012</x:v>
-[...31 lines deleted...]
-        <x:v>3101 0077</x:v>
+        <x:v>3101 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Equity fund</x:v>
       </x:c>
       <x:c t="str">
         <x:v>101 Investment funds and investment products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coeli</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coeli Asset Management AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3317</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Coeli Circulus America Small Cap</x:v>
+        <x:v>CB Save Earth Fund</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3101 0086</x:v>
+        <x:v>3101 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Equity fund</x:v>
       </x:c>
       <x:c t="str">
         <x:v>101 Investment funds and investment products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Coeli</x:v>
+        <x:v>CB Asset Management</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Coeli Asset Management AB</x:v>
+        <x:v>CB Fonder</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 3317</x:v>
+        <x:v>Strandvägen 5B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fondita Sustainable World</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3101 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Equity fund</x:v>
       </x:c>
       <x:c t="str">
         <x:v>101 Investment funds and investment products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fondita</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fondita Fund Management Company Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alexandersgatan 48A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingfors</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coeli Circulus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3101 0077</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Equity fund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101 Investment funds and investment products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coeli</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coeli Asset Management AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3317</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>