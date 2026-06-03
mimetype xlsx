--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -1,142 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86dc04b6ef504fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0fec056465486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R48a4b76b133142d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3c6a339382fd4b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48a4b76b133142d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c6a339382fd4b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CB Save Earth Fund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3101 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Equity fund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101 Investment funds and investment products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CB Asset Management</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CB Fonder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandvägen 5B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Coeli Circulus America Small Cap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3101 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Equity fund</x:v>
       </x:c>
       <x:c t="str">
         <x:v>101 Investment funds and investment products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coeli</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coeli Asset Management AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3317</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Strandvägen 5B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fondita Sustainable World</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3101 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Equity fund</x:v>
       </x:c>
       <x:c t="str">
         <x:v>101 Investment funds and investment products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">