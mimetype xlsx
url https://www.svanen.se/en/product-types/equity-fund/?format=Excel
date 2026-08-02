--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0fec056465486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb5c814f70e482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3c6a339382fd4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcef4a7072e5343e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c6a339382fd4b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcef4a7072e5343e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">