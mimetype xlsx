--- v0 (2026-02-15)
+++ v1 (2026-04-10)
@@ -1,1021 +1,1021 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7e8d75d22e4f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bcebcca08794622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R1671c4f153824ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb37db997e55b4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1671c4f153824ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb37db997e55b4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Epson Aculaser M2300/2400, Black, (C13S050583)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-Connect, K12305QC, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12082OW, REMAN. For use in EPSON EPL 6200 serie, DRUM, (C13S051099)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15137OW REMAN. For use in EPSON AL M2000 serie Black, (S050435)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15549OW, REMAN. For use in EPSON AL M2400 serie, BLACK, (C13S050583)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in EPSON 6200, Black, (S050167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15136OW REMAN. For use in EPSON Aculaser M2000 serie BLACK, (C13S050438)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12305OW, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, EM2000 (C13S050435)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15550OW REMAN. For use in EPSON AL M2400 serie Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15550OX,  REMAN. For use in EPSON AL M2400 serie  Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K12305E1, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15137LY, LASER CART COMP EPSON S050435 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K12305OX, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K12082OX, REMAN. For use in EPSON EPL 6200 serie, DRUM, (C13S051099)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15136E1 REMAN. For use in EPSON  Aculaser M2000 serie  BLACK, (C13S050438)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K12082QC Laser cart REMAN for EPSON C13S051099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15663OW REMAN. For use in EPSON AL M2400 serie Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15136OW REMAN. For use in EPSON Aculaser M2000 serie BLACK, (S050436)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15550E1 REMAN. For use in EPSON AL M2400 serie  Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Epson Aculaser M2400/MX20, Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in EPSON EPL6200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OFFICEXPRESS, K12082OX, REMAN. For use in EPSON EPL 6200 serie, DRUM, (C13S051099)</x:v>
-[...17 lines deleted...]
-        <x:v>OfficeXpress</x:v>
+        <x:v>TURBON, for use in Epson EPL - 5700/5900/6100; Minolta PagePro 8 / -E / -L/ -1100 , Black Drum, (S051055)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15663E1 REMAN. For use in EPSON AL M2400 serie  Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>EDDING, K12082E1, REMAN. For use in EPSON EPL 6200 serie, DRUM, (C13S051099)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15136E1 REMAN. For use in EPSON  Aculaser M2000 serie  BLACK, (C13S050438)</x:v>
+        <x:v>EDDING, K15137E1 REMAN. For use in EPSON AL M2000 serie  Black, (S050435)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15137E1 REMAN. For use in EPSON AL M2000 serie  Black, (S050435)</x:v>
+        <x:v>Freecolor, K15137F7, Laser cart compat for EPSON C13S050435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15549E1, REMAN. For use in EPSON AL M2400 serie, BLACK, (C13S050583)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15663E1 REMAN. For use in EPSON AL M2400 serie  Black, (C13S050582)</x:v>
-[...63 lines deleted...]
-        <x:v>TURBON, for use in Epson Aculaser M2400/MX20, Black, (C13S050582)</x:v>
+        <x:v>TURBON, for use in Epson AcuLaser M 2000 DN , Black, (S050438)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Epson EPL - 5700/5900/6100; Minolta PagePro 8 / -E / -L/ -1100 , Black Drum, (S051055)</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Greenman Eco Original, E6200HCT (S050166)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
-      </x:c>
-[...574 lines deleted...]
-        <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>