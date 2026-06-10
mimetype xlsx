--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bcebcca08794622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768b86d9b0414d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb37db997e55b4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R57d045dfd73342c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb37db997e55b4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57d045dfd73342c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in EPSON 6200, Black, (S050167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15137OW REMAN. For use in EPSON AL M2000 serie Black, (S050435)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15549OW, REMAN. For use in EPSON AL M2400 serie, BLACK, (C13S050583)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Epson Aculaser M2300/2400, Black, (C13S050583)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
@@ -132,890 +228,794 @@
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15137OW REMAN. For use in EPSON AL M2000 serie Black, (S050435)</x:v>
+        <x:v>OWA, K15550OW REMAN. For use in EPSON AL M2400 serie Black, (C13S050582)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15549OW, REMAN. For use in EPSON AL M2400 serie, BLACK, (C13S050583)</x:v>
+        <x:v>OWA, K15136OW REMAN. For use in EPSON Aculaser M2000 serie BLACK, (C13S050438)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in EPSON 6200, Black, (S050167)</x:v>
+        <x:v>OWA, K12305OW, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, EM2000 (C13S050435)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K12082OX, REMAN. For use in EPSON EPL 6200 serie, DRUM, (C13S051099)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15136E1 REMAN. For use in EPSON  Aculaser M2000 serie  BLACK, (C13S050438)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K12082QC Laser cart REMAN for EPSON C13S051099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15663OW REMAN. For use in EPSON AL M2400 serie Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15136OW REMAN. For use in EPSON Aculaser M2000 serie BLACK, (S050436)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15550E1 REMAN. For use in EPSON AL M2400 serie  Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Epson Aculaser M2400/MX20, Black, (C13S050582)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15136OW REMAN. For use in EPSON Aculaser M2000 serie BLACK, (C13S050438)</x:v>
-[...63 lines deleted...]
-        <x:v>Greenman Eco Original, EM2000 (C13S050435)</x:v>
+        <x:v>OFFICEXPRESS, K12305OX, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Epson EPL - 5700/5900/6100; Minolta PagePro 8 / -E / -L/ -1100 , Black Drum, (S051055)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15663E1 REMAN. For use in EPSON AL M2400 serie  Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K12082E1, REMAN. For use in EPSON EPL 6200 serie, DRUM, (C13S051099)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15137E1 REMAN. For use in EPSON AL M2000 serie  Black, (S050435)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15550OX,  REMAN. For use in EPSON AL M2400 serie  Black, (C13S050582)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K12305E1, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15137LY, LASER CART COMP EPSON S050435 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in EPSON EPL6200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15137F7, Laser cart compat for EPSON C13S050435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, E6200HCT (S050166)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15550OW REMAN. For use in EPSON AL M2400 serie Black, (C13S050582)</x:v>
-[...63 lines deleted...]
-        <x:v>EDDING, K12305E1, REMAN. For use in EPSON EPL 6200, 6200L, 6200N serie, BLACK, (C13S050166)</x:v>
+        <x:v>TURBON, for use in Epson AcuLaser M 2000 DN , Black, (S050438)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15549E1, REMAN. For use in EPSON AL M2400 serie, BLACK, (C13S050583)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Epson</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
-      </x:c>
-[...574 lines deleted...]
-        <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>