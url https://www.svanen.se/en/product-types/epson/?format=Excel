--- v2 (2026-06-10)
+++ v3 (2026-07-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768b86d9b0414d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d3047975224de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R57d045dfd73342c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb32cc110609e4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57d045dfd73342c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb32cc110609e4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">