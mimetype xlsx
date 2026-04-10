--- v1 (2026-02-11)
+++ v2 (2026-04-10)
@@ -1,246 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c673f491b1c47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7986401973744f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re89678965ab44643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc8c8f027798b426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re89678965ab44643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8c8f027798b426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mailman Profil, förslutning fukthäftande med fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Envelope</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Printing companies and printed matter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristianstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mailman Miljö, förslutning fukthäftande med fönster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3041 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Envelope</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Printing companies and printed matter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 516</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kristianstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mailman Profil, förslutning fukthäftande med fönster</x:v>
+        <x:v>Mailman Profil, förslutning fukthäftande utan fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Envelope</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Printing companies and printed matter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristianstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mailman Miljö, förslutning fukthäftande utan fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Envelope</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Printing companies and printed matter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristianstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mailman Kontor, förslutning Peel &amp; Seal utan fönster (självhäftande kuvert med täckremsa)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3041 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Envelope</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Printing companies and printed matter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 516</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kristianstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Mailman Kontor, förslutning Peel &amp; Seal med fönster (självhäftande kuvert med täckremsa)</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Mailman Profil, förslutning fukthäftande utan fönster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3041 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Envelope</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Printing companies and printed matter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 516</x:v>
       </x:c>