--- v2 (2026-04-10)
+++ v3 (2026-06-10)
@@ -1,150 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7986401973744f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a045eb02b54cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc8c8f027798b426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R34b47ea87da542bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8c8f027798b426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34b47ea87da542bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mailman Profil, förslutning fukthäftande utan fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Envelope</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Printing companies and printed matter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristianstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mailman Profil, förslutning fukthäftande med fönster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3041 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Envelope</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Printing companies and printed matter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 516</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kristianstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Mailman Miljö, förslutning fukthäftande med fönster</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Mailman Profil, förslutning fukthäftande utan fönster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3041 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Envelope</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Printing companies and printed matter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bong Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 516</x:v>
       </x:c>