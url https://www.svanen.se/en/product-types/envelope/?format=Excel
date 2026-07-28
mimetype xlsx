--- v3 (2026-06-10)
+++ v4 (2026-07-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a045eb02b54cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2166131dc1a14578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R34b47ea87da542bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re808549697c146d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34b47ea87da542bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re808549697c146d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">