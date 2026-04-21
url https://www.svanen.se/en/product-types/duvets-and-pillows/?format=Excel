--- v0 (2026-02-17)
+++ v1 (2026-04-21)
@@ -1,3798 +1,3734 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e45a26fddff4f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fe29b7e27b4592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Ra4f0bee2bed343da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcfd9485683b341c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4f0bee2bed343da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfd9485683b341c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SAMSØ down quilt 150x210 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic Warm duvets 135/140x200 cm  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic Cool duvets 135/140x200 cm  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 100x140 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Sleep dyne 140x200cm 480g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Saga dyner og puter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 38x55 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 28x25 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus junior pude</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Cool duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 240x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde XXL, 70x100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Tor dyner og puter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care duntäcke medium 220x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-lags pude, mellem, 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 80x80 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus juniordyne 100x140 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 38x55 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde låg, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Cool duvets  135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-kammer pude 50x70 cm Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Madrassbeskytter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Low 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 135x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 140x200, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 80x100 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Sleep dyne 140x220cm 528g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic juniortäcke 100x140 cm TOG 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Medium 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow High 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 135x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 240x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 35x40 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babytäcke 67x100 cm extra varmt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Low 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 240x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic juniorkudde 40x45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pude mellem 60x63 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care kudde medium 50x70 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>RD Organic Care pillow High 50x70 cm Duck</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RD Organic Care Cool duvets 135/140x200 cm Goose</x:v>
+        <x:v>RD Organic Care Medium 155x220 cm Goose</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RD Organic Care Cool duvets  135/140x200 cm Duck</x:v>
+        <x:v>Stay Happy Dundyne 100x130 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care kudde medium 50x60 cm </x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Danica Organic Warm duvets 135/140x200 cm  </x:v>
+        <x:v>RD Organic Care Medium 40x80 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 100x130 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 40x60 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica økologisk dyne bomuld 90% dun 135x220 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RD Organic Care Medium duvets 135/140x200 cm Goose</x:v>
+        <x:v>SAMSØ 3-lags pude, høj, 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde hög, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURIFORM Dyne 140x220cm 528g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus juniordyne 100x140 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 260x240 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 80x100 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babykudde hjärta 40x45 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SAMSØ 3-kammer pude 50x70 cm Medium</x:v>
-[...159 lines deleted...]
-        <x:v>Anemon kudde låg, 50x60 cm</x:v>
+        <x:v>SAMSØ down quilt 150x210 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica økologisk dyne bomuld 90% dun 135x200 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro 2.0 dyner og puter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-kammer pude 50x70 cm Firm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 150x210 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus baby pude</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babytäcke 67x100 cm TOG 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic Medium duvets 135/140x200 cm  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 100x140 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 40x60 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ feeler 50x50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde medium, 50x60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3112 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Värnamo Sängkläder AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 537</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VÄRNAMO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Anemon kudde XXL, 70x100 cm</x:v>
+        <x:v>RD Kiddy Organic juniortäcke 100x140 cm extra varmt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Firm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 135x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 65x80 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURIFORM Dyne 140x200cm 480g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 140x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus babydyne 70x100 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care duntäcke medium 150x210 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm duvets 135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 240x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 260x240 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 35x40 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 70x80 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x70 cm Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 240x220 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic dyne 135x200 cm   </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus babydyne 70x100 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 260x240 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Medium 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium duvets 135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 135x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 140x200 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 70x80 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-lags pude, lav, 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 28x35 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde lång, 50x90 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3112 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Värnamo Sängkläder AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 537</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VÄRNAMO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RD Organic Care Medium duvets 135/140x200 cm Duck</x:v>
+        <x:v>RD Organic Care dundyne lun 200x220 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Danica økologisk dyne bomuld 90% dun 135x200 cm</x:v>
-[...1214 lines deleted...]
-      <x:c t="str">
         <x:v>Anemon kudde XL, 65x90 cm</x:v>
-      </x:c>
-[...2078 lines deleted...]
-        <x:v>Anemon täcke sval, 150x210 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3112 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Värnamo Sängkläder AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 537</x:v>
       </x:c>