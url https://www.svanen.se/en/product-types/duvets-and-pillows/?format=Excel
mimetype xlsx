--- v1 (2026-04-21)
+++ v2 (2026-06-20)
@@ -1,85 +1,757 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fe29b7e27b4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a3efb97b424e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcfd9485683b341c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1b82d1aa9efe49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfd9485683b341c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b82d1aa9efe49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>RD Organic Care pude mellem 60x63 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Low 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 135x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 140x200, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Sleep dyne 140x220cm 528g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 135x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic juniortäcke 100x140 cm TOG 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Medium 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow High 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Madrassbeskytter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Cool duvets  135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-kammer pude 50x70 cm Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 240x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babytäcke 67x100 cm extra varmt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>SAMSØ down quilt 150x210 cm, light</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
@@ -132,242 +804,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stay Happy Dundyne 100x140 Sval</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Pure Sleep dyne 140x200cm 480g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Høie Saga dyner og puter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stay Happy Dunpute 38x55 Medium</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>RD Organic Care Cool duvets 135/140x200 cm Goose</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
@@ -452,50 +1028,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Värnamo Sängkläder AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 537</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VÄRNAMO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Anemon kudde låg, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Høie Tor dyner og puter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
@@ -580,2451 +1188,1555 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dozy moskus juniordyne 100x140 cm, varm</x:v>
-[...63 lines deleted...]
-        <x:v>Anemon kudde låg, 50x60 cm</x:v>
+        <x:v>RD Organic Care pillow Low 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 240x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic juniorkudde 40x45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care kudde medium 50x70 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 155x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow High 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care kudde medium 50x60 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 40x80 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica økologisk dyne bomuld 90% dun 135x200 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURIFORM Dyne 140x220cm 528g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro 2.0 dyner og puter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-kammer pude 50x70 cm Firm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 150x210 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic Medium duvets 135/140x200 cm  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ feeler 50x50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde medium, 50x60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3112 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Värnamo Sängkläder AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 537</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VÄRNAMO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SAMSØ dyne, 140x220 cm, lun</x:v>
-[...1242 lines deleted...]
-        <x:v>Mysen</x:v>
+        <x:v>RD Kiddy Organic juniortäcke 100x140 cm extra varmt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babytäcke 67x100 cm TOG 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde hög, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babykudde hjärta 40x45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 150x210 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 260x240 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-lags pude, høj, 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Firm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 135x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURIFORM Dyne 140x200cm 480g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 140x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Danica økologisk dyne bomuld 90% dun 135x220 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danica</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SAMSØ 3-lags pude, høj, 60x63 cm</x:v>
-[...31 lines deleted...]
-        <x:v>Anemon kudde hög, 50x60 cm</x:v>
+        <x:v>RD Organic Care pillow Medium 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x70 cm Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 240x220 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic dyne 135x200 cm   </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care duntäcke medium 150x210 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm duvets 135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 240x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde lång, 50x90 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3112 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Värnamo Sängkläder AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 537</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VÄRNAMO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURIFORM Dyne 140x220cm 528g</x:v>
-[...959 lines deleted...]
-        <x:v>SAMSØ dyne, 140x220 cm, ekstra sval</x:v>
+        <x:v>RD Organic Care dundyne lun 200x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Medium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -3044,402 +2756,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SAMSØ down quilt 240x220 cm, varm</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>SAMSØ down quilt 240x220 cm, medium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dozy moskus babydyne 70x100 cm, sval</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>SAMSØ down quilt 260x240 cm, light</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SAMSØ 3-chamber pillow 50x60 cm Medium</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>RD Organic Care Medium duvets 135/140x200 cm Duck</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
@@ -3492,238 +2916,78 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dykon A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kongsbjerg 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stay Happy Dundyne 70x80 Sval</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>SAMSØ 3-lags pude, lav, 60x63 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Lunderskov</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Anemon kudde XL, 65x90 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3112 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">