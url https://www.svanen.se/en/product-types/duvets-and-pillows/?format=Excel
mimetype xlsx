--- v2 (2026-06-20)
+++ v3 (2026-08-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a3efb97b424e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635faa9304214470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1b82d1aa9efe49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R198895276cd14008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b82d1aa9efe49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R198895276cd14008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">