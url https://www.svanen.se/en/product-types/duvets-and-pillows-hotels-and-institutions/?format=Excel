--- v1 (2026-02-04)
+++ v2 (2026-04-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01603da65f6c4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca40dc69e83e4265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R827a9cf9c1a3487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re30c5dd758e24402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R827a9cf9c1a3487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re30c5dd758e24402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,307 +68,3283 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Høie Scandic dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 60x80 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 140x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dundyne Luxury 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic / Comfort dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 høy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 550 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 260x220 820g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 150x200 432g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 220x220 1150g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort Queen size pillow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Madrassbeskytter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 630 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro 2.0 dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 260x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 180x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury King size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Saga dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 530 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 3-kammer 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hotel Extra Luxury Dundyne 140x200 700 g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Luxury Dundyne 140x200</x:v>
-[...127 lines deleted...]
-        <x:v>Høie Enviro Classic / Comfort dyner og puter til hotell</x:v>
+        <x:v>Hotel Medium Dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 210x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 160x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 260x220 1270g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light dundyne 140x200 384g  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 150x200 528g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dunpute 50x70 530g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x90 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x220 784 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 220x220 840g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 500 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 570 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 220x220 1070g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 60x80 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 140x200 480g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Queen size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low/medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 60x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dunpute Hotell 50x70 630g Dux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute  Luxury 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 220x220 690g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Dux dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 260x220 1000g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Extra Light dundyne 140x200 384g  </x:v>
-[...63 lines deleted...]
-        <x:v>Hotel Light Dundyne 220x220 840g </x:v>
+        <x:v>Hotel Dunpute 3-kammer 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 150x200 720g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 50x80 650g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort King size pillow</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -384,3006 +3360,30 @@
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
-      </x:c>
-[...2974 lines deleted...]
-        <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>