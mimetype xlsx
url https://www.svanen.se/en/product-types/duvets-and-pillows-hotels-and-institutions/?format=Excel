--- v2 (2026-04-10)
+++ v3 (2026-06-08)
@@ -1,117 +1,597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca40dc69e83e4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d95884ea554c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re30c5dd758e24402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R89a269a0181a437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re30c5dd758e24402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89a269a0181a437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hotel Warm Dundyne 220x220 1150g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort Queen size pillow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Madrassbeskytter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 630 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hotel Warm Dundyne 260x220 1350g </x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 60x80 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 140x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Høie Scandic dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
@@ -132,339 +612,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Extra Luxury Dundyne 140x200</x:v>
-[...287 lines deleted...]
-        <x:v>Hotel Extra Luxus Dundyne 150x210</x:v>
+        <x:v>Høie Enviro 2.0 dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 260x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -484,51 +804,307 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotell Princess Dundyne 140x200</x:v>
+        <x:v>Hotel Extra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 550 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 260x220 820g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 150x200 432g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 høy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -548,338 +1124,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Ultra Extreme Luxury Dundyne 220x220</x:v>
-[...286 lines deleted...]
-      <x:c t="str">
         <x:v>Norsk Dun 90 % andedun hotellpute Medium 70x100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
@@ -900,723 +1188,1779 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Warm Dundyne 220x220 1150g </x:v>
-[...63 lines deleted...]
-        <x:v>Høie Madrassbeskytter til hotell</x:v>
+        <x:v>Hotel Extra Luxury Dundyne 180x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury King size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Saga dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 630 g</x:v>
-[...63 lines deleted...]
-        <x:v>Høie Enviro 2.0 dyner og puter til hotell</x:v>
+        <x:v>Hotel Extra Luxury Dundyne 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 530 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 3-kammer 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 700 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 210x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 60x80 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 140x200 480g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Queen size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dunpute 50x70 530g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 570 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 220x220 1070g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort King size pillow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 150x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dunpute Hotell 50x70 630g Dux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low/medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 60x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute  Luxury 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 220x220 690g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Dux dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 260x220 1000g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotell Princess Dundyne 140x220</x:v>
-[...479 lines deleted...]
-        <x:v>Hotel Extra Luxury Dundyne 210x210 </x:v>
+        <x:v>Hotel Dunpute 3-kammer 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 150x200 720g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 50x80 650g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 160x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 260x220 1270g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 150x200 528g </x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -1636,179 +2980,307 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Extra High Luxury Dunpute 50x70 medium</x:v>
-[...127 lines deleted...]
-        <x:v>Hotel Medium Dundyne 260x220 1270g </x:v>
+        <x:v>Hotell Princess Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x90 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x220 784 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 220x220 840g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 500 g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -1860,1523 +3332,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x220</x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>Hotel Extra Luxury Dundyne 200x220 summer</x:v>
-      </x:c>
-[...1246 lines deleted...]
-        <x:v>Hotel Medium Dundyne 150x200 672g </x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>