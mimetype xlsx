--- v3 (2026-06-08)
+++ v4 (2026-08-07)
@@ -1,85 +1,437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d95884ea554c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02312a144b534a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R89a269a0181a437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re6264ff8643649a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89a269a0181a437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6264ff8643649a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dundyne Luxury 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 260x220 820g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 150x200 432g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 550 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hotel Warm Dundyne 220x220 1150g </x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
@@ -100,50 +452,466 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Høie Enviro Classic / Comfort dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 høy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 60x80 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 140x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Høie Madrassbeskytter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
@@ -164,51 +932,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotell Princess Dundyne 200x220</x:v>
+        <x:v>Høie Enviro 2.0 dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 140x200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -228,179 +1060,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Luxury Dundyne 140x200</x:v>
-[...127 lines deleted...]
-        <x:v>Hotel Warm Dundyne 140x200 672g </x:v>
+        <x:v>Hotel Extra Luxury Dundyne 180x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Scandic dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 high</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -420,1299 +1188,1939 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Luxury Dunpute 50x60 low</x:v>
-[...127 lines deleted...]
-        <x:v>Høie Scandic dyner og puter til hotell</x:v>
+        <x:v>Hotel Extra Luxury Dundyne 260x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Saga dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Luxury Dunpute 50x70 high</x:v>
-[...31 lines deleted...]
-        <x:v>Høie Enviro 2.0 dyner og puter til hotell</x:v>
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 530 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 3-kammer 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 700 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury King size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 210x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 150x200 528g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dunpute 50x70 530g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light dundyne 140x200 384g  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 160x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 260x220 1270g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 60x80 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 140x200 480g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Queen size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x220 784 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 220x220 840g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 60x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low/medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dunpute Hotell 50x70 630g Dux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 220x220 690g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotell Princess Dundyne 140x220</x:v>
-[...1023 lines deleted...]
-        <x:v>Hotel Luxury Queen size duvet</x:v>
+        <x:v>Hotel Dunpute 3-kammer 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 150x200 720g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 50x80 650g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort King size pillow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 260x220 1000g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute  Luxury 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Dux dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 570 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 220x220 1070g </x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -1732,1651 +3140,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Extra High Luxury Dundyne 200x220 </x:v>
-[...319 lines deleted...]
-        <x:v>Hotel Extra Luxury Dundyne 200x220</x:v>
+        <x:v>Hotel Extra Luxury Dundyne 140x200 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 500 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x90 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows hotels and institutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Hotel Medium Dundyne 150x200 672g </x:v>
-      </x:c>
-[...1246 lines deleted...]
-        <x:v>Hotel Extra Luxury Dundyne 200x220 summer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows hotels and institutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>