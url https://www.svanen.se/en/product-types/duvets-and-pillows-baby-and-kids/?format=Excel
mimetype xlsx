--- v0 (2026-06-04)
+++ v1 (2026-08-05)
@@ -1,85 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde94b7b52014166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref98fc5558f94857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4da423e83eb34ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc2e6ee01f352490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4da423e83eb34ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2e6ee01f352490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Dozy moskus juniordyne 100x140 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus juniordyne 100x140 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus babydyne 70x100 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus junior pude</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duvets and pillows baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Stay Happy Dunpute 28x25 Lav</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
@@ -101,178 +229,50 @@
       <x:c t="str">
         <x:v>Duvets and pillows baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Stay Happy Dundyne 100x140 Sval</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Dozy moskus junior pude</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duvets and pillows baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>