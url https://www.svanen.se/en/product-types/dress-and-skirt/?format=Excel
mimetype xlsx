--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,214 +1,1110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d57d5e33034b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744e586b8ab7403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2c6c0fef749448b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R736f71c43e0b46da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c6c0fef749448b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R736f71c43e0b46da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-789</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7535-0170-468</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's tube skirt - FG-7536-0147-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool dress with straps - FG-7536-0265-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s T-shirt dress in cotton - FG-7527-0269-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s T-shirt dress with pockets in cotton - FG-7527-0169-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7535-0170-068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's long sleeve wool knit dress  - FG-5361-0270-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool dress with straps - FG-7536-0265-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s T-shirt dress in cotton - FG-0534-0269-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's rib knit wool dress - FG-5361-0170-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool dress - FG-7536-0169-481</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-653</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Women's tube skirt - FG-7536-0147-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool V-neck dress - FG-7536-0370-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool knit dress - FG-5361-0270-789</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's tube skirt - FG-7536-0147-655</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's long sleeve wool knit dress  - FG-5361-0270-291</x:v>
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7535-0170-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool dress - FG-5360-0470-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's strappy merino wool dress - FG-7536-0165-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool dress - FG-7536-0270-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool short sleeve dress - FG-0363-0169-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool short-sleeved dress - FG-0535-0169-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve dress - FG-0233-0169-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7536-0169-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s T-shirt dress in cotton - FG-0534-0169-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ribbed wool ruffled dress - FG-5362-0270-783</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -228,51 +1124,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's ribbed wool ruffled dress - FG-5362-0270-783</x:v>
+        <x:v>Women's merino wool dress - FG-7536-0169-053</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -292,1011 +1188,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool dress - FG-0536-0169-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7535-0170-198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool short sleeve dress - FG-0363-0169-369</x:v>
-      </x:c>
-[...958 lines deleted...]
-        <x:v>Children's merino wool short sleeve dress - FG-0363-0169-362</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>