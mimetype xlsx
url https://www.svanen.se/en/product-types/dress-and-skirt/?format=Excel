--- v2 (2026-04-19)
+++ v3 (2026-06-19)
@@ -1,85 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744e586b8ab7403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710b166b8a2949b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R736f71c43e0b46da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5fd4bd9025b44195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R736f71c43e0b46da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5fd4bd9025b44195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s T-shirt dress in cotton - FG-7527-0269-329</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's long sleeve wool knit dress  - FG-5361-0270-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool dress with straps - FG-7536-0265-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7535-0170-068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s T-shirt dress with pockets in cotton - FG-7527-0169-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women's merino wool long sleeve dress - FG-7536-0170-789</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -132,274 +356,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women’s merino wool dress with straps - FG-7536-0265-999</x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>Women’s merino wool dress with straps - FG-7536-0265-553</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -420,83 +420,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's rib knit wool dress - FG-5361-0170-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Women’s T-shirt dress in cotton - FG-0534-0269-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's rib knit wool dress - FG-5361-0170-782</x:v>
+        <x:v>Women's merino wool V-neck dress - FG-7536-0370-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -580,51 +612,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool V-neck dress - FG-7536-0370-999</x:v>
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7535-0170-568</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -676,83 +740,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-999</x:v>
-[...31 lines deleted...]
-        <x:v>Women's merino wool dress - FG-7535-0170-568</x:v>
+        <x:v>Women's strappy merino wool dress - FG-7536-0165-782</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -772,51 +804,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's strappy merino wool dress - FG-7536-0165-782</x:v>
+        <x:v>Women's merino wool short-sleeved dress - FG-0535-0169-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve dress - FG-0233-0169-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s merino wool dress - FG-7536-0270-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool short sleeve dress - FG-0363-0169-362</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -836,147 +964,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women’s merino wool dress - FG-7536-0270-366</x:v>
-[...95 lines deleted...]
-        <x:v>Baby merino wool short sleeve dress - FG-0233-0169-362</x:v>
+        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women’s T-shirt dress in cotton - FG-0534-0169-486</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -996,83 +1060,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Women's merino wool long sleeve dress - FG-7536-0170-183</x:v>
-[...31 lines deleted...]
-        <x:v>Women’s T-shirt dress in cotton - FG-0534-0169-486</x:v>
+        <x:v>Women's merino wool dress - FG-7535-0170-198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool short sleeve dress - FG-0363-0169-369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-0536-0169-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool dress - FG-7536-0169-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Women's merino wool short sleeve dress - FG-9926-0269-999</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1093,210 +1253,50 @@
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Women’s merino wool dress - FG-7536-0270-266</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Children's merino wool short sleeve dress - FG-0363-0169-369</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>