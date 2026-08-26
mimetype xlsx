--- v3 (2026-06-19)
+++ v4 (2026-08-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710b166b8a2949b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d076e4796db47fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5fd4bd9025b44195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd677a8f093cd4a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5fd4bd9025b44195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd677a8f093cd4a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">