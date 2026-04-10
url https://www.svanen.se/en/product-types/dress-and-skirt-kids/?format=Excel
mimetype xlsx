--- v1 (2026-02-17)
+++ v2 (2026-04-10)
@@ -1,182 +1,694 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2aa335519f2420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5837fe2d9044313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdb41447a75a145b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R924b746f0f2d48f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb41447a75a145b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R924b746f0f2d48f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool dress - FG-0360-0370-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0370-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5233-0270-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0570-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0670-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0370-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0270-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed wool dress with ruffles - FG-5232-0270-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0370-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool dress - FG-5360-0570-520</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-520</x:v>
-[...63 lines deleted...]
-        <x:v>Baby ribbed wool dress with ruffles - FG-5232-0270-783</x:v>
+        <x:v>Baby merino wool dress with ruffles - FG-5233-0270-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5362-0370-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0370-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5361-0670-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with frilled edges  - FG-5233-0169-385</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -196,755 +708,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5363-0270-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5363-0270-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool dress with ruffles - FG-5230-0370-553</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-769</x:v>
-[...31 lines deleted...]
-        <x:v>Children's merino wool dress - FG-5360-0370-471</x:v>
+        <x:v>Baby merino wool dress with ruffles - FG-0230-0370-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5363-0370-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0670-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Children's merino wool dress with ruffles - FG-0363-0370-369</x:v>
-      </x:c>
-[...606 lines deleted...]
-        <x:v>Children's merino wool dress with ruffles - FG-5363-0270-533</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>