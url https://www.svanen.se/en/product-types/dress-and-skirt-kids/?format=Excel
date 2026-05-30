--- v2 (2026-04-10)
+++ v3 (2026-05-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5837fe2d9044313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3844466629794f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R924b746f0f2d48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re8a4424329224fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R924b746f0f2d48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8a4424329224fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">