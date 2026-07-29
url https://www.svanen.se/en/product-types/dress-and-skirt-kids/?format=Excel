--- v3 (2026-05-30)
+++ v4 (2026-07-29)
@@ -1,85 +1,373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3844466629794f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498363353a034dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re8a4424329224fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R911ce13af9bb4c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8a4424329224fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R911ce13af9bb4c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0270-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed wool dress with ruffles - FG-5232-0270-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0370-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0570-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0670-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5233-0270-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool dress - FG-0360-0370-471</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -100,466 +388,242 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-471</x:v>
-[...286 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool dress with ruffles - FG-5230-0370-241</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0570-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool dress - FG-5360-0370-769</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool dress - FG-5360-0570-520</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool dress with ruffles - FG-5233-0270-533</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5361-0670-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with frilled edges  - FG-5233-0169-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool dress with ruffles - FG-5362-0370-495</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -612,83 +676,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool dress - FG-5361-0670-085</x:v>
-[...31 lines deleted...]
-        <x:v>Baby merino wool dress with frilled edges  - FG-5233-0169-385</x:v>
+        <x:v>Children's merino wool dress with ruffles - FG-5363-0270-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5363-0370-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress - FG-5360-0670-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool dress with ruffles - FG-5363-0270-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dress and skirt kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool dress with ruffles - FG-5230-0370-553</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -708,211 +868,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool dress with ruffles - FG-5363-0270-533</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool dress with ruffles - FG-0230-0370-471</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Children's merino wool dress - FG-5360-0670-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dress and skirt kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>