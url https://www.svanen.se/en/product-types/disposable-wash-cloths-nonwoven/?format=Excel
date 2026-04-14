--- v0 (2026-02-24)
+++ v1 (2026-04-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c85497eb574c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5034442deb7841d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R32fcf7c9dfc04690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf162ada22f5a4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32fcf7c9dfc04690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf162ada22f5a4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,50 +68,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Abena Tvättlapp Super soft 20x26 cm (246743)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Tvättlapp Super soft 20x26 cm (246744)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eldorado Tvättlapp ALT 20x17 cm (71057)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863860)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Easitex 322126 tvättlapp airlaid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0092, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
@@ -132,374 +292,214 @@
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Tvättlapp Super soft 20x26 cm (246743)</x:v>
-[...26 lines deleted...]
-        <x:v>Växjö</x:v>
+        <x:v>321501R Easitex tvättlapp airlaid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0092, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (862830)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>322502R Easitex tvättlapp airlaid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0092, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EasiTex Extra mjuk (862830)</x:v>
+        <x:v>EasiTex Extra mjuk (863138)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EasiTex Extra mjuk (863860)</x:v>
+        <x:v>EasiTex Extra mjuk (863133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0092, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863132)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>3023 0092, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>