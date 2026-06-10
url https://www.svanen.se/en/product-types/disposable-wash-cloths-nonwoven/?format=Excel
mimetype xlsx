--- v1 (2026-04-14)
+++ v2 (2026-06-10)
@@ -1,505 +1,505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5034442deb7841d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c033f9d82e24bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf162ada22f5a4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R029bde950ec44874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf162ada22f5a4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R029bde950ec44874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Abena Tvättlapp Super soft 20x26 cm (246743)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Easitex tvättlapp extra mjuk (893032)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Tvättlapp Super soft 20x26 cm (246743)</x:v>
+        <x:v>Abena Tvättlapp Super soft 20x26 cm (246744)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Tvättlapp Super soft 20x26 cm (246744)</x:v>
+        <x:v>Eldorado Tvättlapp ALT 20x17 cm (71057)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863860)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Easitex 322126 tvättlapp airlaid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0092, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Tvättlapp Super soft 20x26 cm (246742)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Eldorado Tvättlapp ALT 20x17 cm (71057)</x:v>
-[...31 lines deleted...]
-        <x:v>EasiTex Extra mjuk (863860)</x:v>
+        <x:v>EasiTex Extra mjuk (863132)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EasiTex Extra mjuk (863030)</x:v>
+        <x:v>EasiTex Extra mjuk (863133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0092, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863138)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Easitex 322126 tvättlapp airlaid</x:v>
+        <x:v>EasiTex Extra mjuk (862830)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>322502R Easitex tvättlapp airlaid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0092, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Tvättlapp Super soft 20x26 cm (246742)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>321501R Easitex tvättlapp airlaid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0092, 3023 0084</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>