--- v2 (2026-06-10)
+++ v3 (2026-08-09)
@@ -1,502 +1,502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c033f9d82e24bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee9a5bfd6e94aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R029bde950ec44874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2cd81980ecdd46ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R029bde950ec44874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cd81980ecdd46ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Easitex tvättlapp extra mjuk (893032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863860)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Easitex 322126 tvättlapp airlaid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0092, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0084, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eldorado Tvättlapp ALT 20x17 cm (71057)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Tvättlapp Super soft 20x26 cm (246742)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Abena Tvättlapp Super soft 20x26 cm (246743)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0080</x:v>
+        <x:v>3023 0080, 3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Easitex tvättlapp extra mjuk (893032)</x:v>
+        <x:v>Abena Tvättlapp Super soft 20x26 cm (246744)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (862830)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Tvättlapp Super soft 20x26 cm (246744)</x:v>
-[...63 lines deleted...]
-        <x:v>EasiTex Extra mjuk (863860)</x:v>
+        <x:v>321501R Easitex tvättlapp airlaid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0092, 3023 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable wash cloths nonwoven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EasiTex Extra mjuk (863132)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EasiTex Extra mjuk (863030)</x:v>
+        <x:v>EasiTex Extra mjuk (863138)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0084, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Easitex 322126 tvättlapp airlaid</x:v>
+        <x:v>EasiTex Extra mjuk (863133)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0092, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Tvättlapp Super soft 20x26 cm (246742)</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>322502R Easitex tvättlapp airlaid</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>321501R Easitex tvättlapp airlaid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0092, 3023 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable wash cloths nonwoven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>