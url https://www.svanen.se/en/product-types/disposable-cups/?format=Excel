--- v1 (2026-02-05)
+++ v2 (2026-04-07)
@@ -1,2365 +1,2653 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19621ac99ad41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0faebd6acf6c432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R7e694025a70e4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra8e6f0004d2b4fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e694025a70e4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8e6f0004d2b4fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SP7H Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9S Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP4 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Paper Cups with PE Coating</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp Natura, 24cl 8 oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Gastro Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 24 cl/CPLA (1999909482)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 24 cl/PE (1999914511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574813821, 7321574819946, 7321574833706)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574820348)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9H Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 170 ml/PE (1999909480)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Selecta paper cup 360cc / 12ozE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selecta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Mugg 7oz Vit, 30 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>SP7 Paper cup for hot drinks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SP9 Paper cup for hot drinks</x:v>
-[...90 lines deleted...]
-        <x:v>Hämeenlinna</x:v>
+        <x:v>Svanenmärkt Kaffekopp, 24 cl/PE (1999909470)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 140 ml/PE (1999909479)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SP22G Paper cup for hot drinks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SP16GL Paper cup for hot drinks</x:v>
-[...31 lines deleted...]
-        <x:v>Selecta paper cup 360cc / 12ozE</x:v>
+        <x:v>SP14 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 48 cl/CPLA (1999909485)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP14GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP12G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 4 oz / 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574813661, 7321574815313, 7321574819458, 7321574833393)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9SGL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7HL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP14L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9SL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 12 oz / 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>25cl Mugg Konfetti 12p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP14G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9SG Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7HG Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Printed Paper Cups with PE Coating</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW12GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW12L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral paper cup 180cc / 7.5oz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 28 cl/CPLA (1999909483)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP12L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574820676)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 16 oz / 450 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 36 cl/PE (1999909476)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 48 cl/PE (1999909477)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW12G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 120 ml/PE (1999909478)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 250 ml/PE (1999909481)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16 paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW12 paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP4H Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW9G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP24G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574832716)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 28 cl/PE (1999909475)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574813333, 7321574814163, 7321574818048)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8D Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW9 paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7HGL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW9L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 8 oz /230 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP12GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW9GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Selecta paper cup 230cc / 8oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Selecta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GKB NEDERLAND B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>TA Baflo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svanenmärkt Kaffekopp, 24 cl/PE (1999909470)</x:v>
+        <x:v>ICA Mugg 8oz Basic, 50 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral paper cup 230cc / 8oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP12 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 36 cl/CPLA (1999909484)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Global Supply A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svanenmärkt Iskopp, 140 ml/PE (1999909479)</x:v>
-[...319 lines deleted...]
-        <x:v>Selecta paper cup 230cc / 8oz</x:v>
+        <x:v>SP22 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Selecta paper cup 180cc / 7.5oz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Selecta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GKB NEDERLAND B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>TA Baflo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Neutral paper cup 230cc / 8oz</x:v>
-[...2 lines deleted...]
-        <x:v>3047 0028</x:v>
+        <x:v>BE Mugg 7oz Sommarkrans, 12 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>GKB NEDERLAND B.V.</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
       </x:c>
       <x:c t="str">
         <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IZMIR</x:v>
-      </x:c>
-[...1630 lines deleted...]
-        <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>