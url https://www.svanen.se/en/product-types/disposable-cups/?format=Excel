--- v2 (2026-04-07)
+++ v3 (2026-06-10)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0faebd6acf6c432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d1a5ffcc0e4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra8e6f0004d2b4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8ac607401636462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8e6f0004d2b4fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ac607401636462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ST-Pack Paper Cups with PE Coating</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp Natura, 24cl 8 oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Gastro Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>SP7H Paper cup for hot drinks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
@@ -132,1970 +196,2514 @@
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ST-Pack Paper Cups with PE Coating</x:v>
+        <x:v>Svanenmärkt Kaffekopp, 24 cl/CPLA (1999909482)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 24 cl/PE (1999914511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574813821, 7321574819946, 7321574833706)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 170 ml/PE (1999909480)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9H Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574820348)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Selecta paper cup 360cc / 12ozE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selecta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP14G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 48 cl/CPLA (1999909485)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP14 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP14GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP12G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 4 oz / 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>25cl Mugg Konfetti 12p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7HL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP14L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9SL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 12 oz / 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574813661, 7321574815313, 7321574819458, 7321574833393)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9SGL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP22G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Mugg 7oz Vit, 30 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 24 cl/PE (1999909470)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 140 ml/PE (1999909479)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9SG Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7HG Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Printed Paper Cups with PE Coating</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ST Pack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Izmir</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svanenmärkt Kaffekopp Natura, 24cl 8 oz</x:v>
-[...17 lines deleted...]
-        <x:v>ABENA Gastro Line</x:v>
+        <x:v>AX Mugg 12oz Fixa 12p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AX Mugg 8oz Fixa 30p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW12L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral paper cup 180cc / 7.5oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 28 cl/CPLA (1999909483)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Global Supply A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svanenmärkt Kaffekopp, 24 cl/CPLA (1999909482)</x:v>
+        <x:v>SP12L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP16L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574820676)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 16 oz / 450 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW12GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 36 cl/PE (1999909476)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Global Supply A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Svanenmärkt Kaffekopp, 24 cl/PE (1999914511)</x:v>
+        <x:v>Svanenmärkt Kaffekopp, 48 cl/PE (1999909477)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Global Supply A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Formo (GTIN 7321574813821, 7321574819946, 7321574833706)</x:v>
+        <x:v>SDW12G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AX Mugg 2,5oz Fixa 40p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AX Mugg 16oz Fixa 10p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP22 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 36 cl/CPLA (1999909484)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 120 ml/PE (1999909478)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 250 ml/PE (1999909481)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16 paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW12 paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP12 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP8L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Selecta paper cup 230cc / 8oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selecta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Mugg 8oz Basic, 50 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral paper cup 230cc / 8oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Selecta paper cup 180cc / 7.5oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selecta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GKB NEDERLAND B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TA Baflo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BE Mugg 7oz Sommarkrans, 12 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP12GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW9GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW9L Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Single Wall Cup 8 oz /230 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 28 cl/PE (1999909475)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP4H Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW9G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP24G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formo (GTIN 7321574832716)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Formo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SDW16G Paper cup for hot drinks</x:v>
-[...95 lines deleted...]
-        <x:v>Formo (GTIN 7321574820348)</x:v>
+        <x:v>Formo (GTIN 7321574813333, 7321574814163, 7321574818048)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Formo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SP9H Paper cup for hot drinks</x:v>
-[...1630 lines deleted...]
-      <x:c t="str">
         <x:v>SP8D Paper cup for hot drinks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
@@ -2144,510 +2752,30 @@
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>IZMIR</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>