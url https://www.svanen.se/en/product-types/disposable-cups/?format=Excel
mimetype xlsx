--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d1a5ffcc0e4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ff3ca48bc74256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8ac607401636462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re7dc5f7450c2459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ac607401636462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7dc5f7450c2459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -644,50 +644,402 @@
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>AX Mugg 12oz Fixa 12p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AX Mugg 8oz Fixa 30p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP22G Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7 Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Mugg 7oz Vit, 30 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Kaffekopp, 24 cl/PE (1999909470)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svanenmärkt Iskopp, 140 ml/PE (1999909479)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Global Supply A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP9SG Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP7HG Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Printed Paper Cups with PE Coating</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Disposable cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>SP14G Paper cup for hot drinks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
@@ -1056,402 +1408,50 @@
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
-      </x:c>
-[...350 lines deleted...]
-        <x:v>IZMIR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SDW12L Paper cup for hot drinks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Disposable cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">