--- v1 (2026-02-11)
+++ v2 (2026-04-12)
@@ -1,541 +1,541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5de91b378e42c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2333623e714f461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R61c917c26b5743dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3ef71378387e4b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61c917c26b5743dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ef71378387e4b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>K-Menu Konetiskitabletti, 70 kpl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K-Menu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Englandsvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xtra Tabs, 60 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xtra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Energy easytabs x 85 tabs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Green Care Professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Englandsvej 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Xtra Tabs, 60 pcs</x:v>
+        <x:v>Coop X-tra maskindisktabletter, 40 stk, 640 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xtra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Englandsvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Dish Tabs Pur-Eco M30, 80 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eldorado Maskindiskmedel tabletter, 80x15g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Xtra</x:v>
+        <x:v>Eldorado</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kemvit KW Ecotabs, 100 tabs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Torqwell AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östergårdsgatan 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Seventh Generation Free &amp; Clear All-in-one, x24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seventh Generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Englandsvej 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Coop X-tra maskindisktabletter, 40 stk, 640 g</x:v>
-[...58 lines deleted...]
-        <x:v>Hammel</x:v>
+        <x:v>Sun Professional All-in-1 ECO, 100 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SUN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin Rinse Aid, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Cleanosan Active Ecotabs, 50 tabs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/015/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleanosan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Torqwell AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östergårdsgatan 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kemvit KW Ecotabs, 100 tabs</x:v>
+        <x:v>Zefir Dishwasher Tablets, 60 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Dish Tabs Pur-Eco M30, 70 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Spolglans, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanosan Active Ecotabs, 100 tabs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/015/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>KW</x:v>
+        <x:v>Cleanosan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Torqwell AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östergårdsgatan 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herrljunga</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>