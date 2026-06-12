--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -1,541 +1,573 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2333623e714f461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989bd35c56d540c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3ef71378387e4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6f326ba63b474a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ef71378387e4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f326ba63b474a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Suma Dish Tabs Pur-Eco M30, 80 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Suma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop X-tra maskindisktabletter, 40 stk, 640 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xtra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Englandsvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energy easytabs x 85 tabs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Green Care Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Englandsvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>K-Menu Konetiskitabletti, 70 kpl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>K-Menu</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Englandsvej 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Eldorado Maskindiskmedel tabletter, 80x15g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Xtra Tabs, 60 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Xtra</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Energy easytabs x 85 tabs</x:v>
+        <x:v>Seventh Generation Free &amp; Clear All-in-one, x24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Green Care Professional</x:v>
+        <x:v>Seventh Generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Englandsvej 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Coop X-tra maskindisktabletter, 40 stk, 640 g</x:v>
-[...31 lines deleted...]
-        <x:v>Suma Dish Tabs Pur-Eco M30, 80 stk</x:v>
+        <x:v>Sun Professional All-in-1 ECO, 100 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>SUN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diversey Europe Operations BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De Corridor 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZB Breukelen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin Rinse Aid, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanosan Active Ecotabs, 50 tabs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanosan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Torqwell AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östergårdsgatan 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kemvit KW Ecotabs, 100 tabs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Torqwell AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östergårdsgatan 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cleanosan Active Ecotabs, 100 tabs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/015/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanosan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Torqwell AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östergårdsgatan 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herrljunga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir Dishwasher Tablets, 60 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suma Dish Tabs Pur-Eco M30, 70 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/015/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU15 Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Suma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diversey Europe Operations BV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De Corridor 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZB Breukelen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Eldorado Maskindiskmedel tabletter, 80x15g</x:v>
+        <x:v>ICA Spolglans, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Eldorado</x:v>
+        <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kemvit KW Ecotabs, 100 tabs</x:v>
-[...95 lines deleted...]
-        <x:v>Refin Rinse Aid, 500 ml</x:v>
+        <x:v>ICA Basic Maskindisk, 70 stk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/015/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dishwasher detergents (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU15 Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Refin</x:v>
+        <x:v>ICA Basic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Herrljunga</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>