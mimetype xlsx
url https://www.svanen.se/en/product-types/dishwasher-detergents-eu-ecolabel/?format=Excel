--- v3 (2026-06-12)
+++ v4 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989bd35c56d540c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79cf871c8f94c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6f326ba63b474a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9f24046214b844b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f326ba63b474a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f24046214b844b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">