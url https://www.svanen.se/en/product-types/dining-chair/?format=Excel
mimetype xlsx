--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,2941 +1,2941 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32d9fe12cb74983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0efbc8d61e406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R9324a2766bf34aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R082bc972f4494305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9324a2766bf34aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R082bc972f4494305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>J80 Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech white lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun stol m/overstoppet rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Forest Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J18, Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech heritage red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech pebble grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Oak Oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair burnt red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Roots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Black, Painted, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech indigo blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan stol u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Oil, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, lacquered</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J46, Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair dark grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun stol m/spiler i rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Lacquered, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Dust &amp; Bones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Agate Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Wine Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, lacquered, Textile, Breeze Fusion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Black, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Blue Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech khaki green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Steel blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nell extra bred karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair bottle green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nobel 8905-W</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0157</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farstrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farstrup Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farstrupvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søndersø</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>J80 Chair Beech Moss Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J39 Chair beech white lacquer</x:v>
+        <x:v>FDB J46 Chair black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Violet Hair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FDB J46 Chair Steel blue</x:v>
-[...95 lines deleted...]
-        <x:v>Nell extra bred karmstol</x:v>
+        <x:v>FDB J46 Chair mailbox red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak light oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair dark blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svea stapelbar karmstol m/fanerad sits och rygg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J46, Ek</x:v>
-[...81 lines deleted...]
-        <x:v>FDB Møbler</x:v>
+        <x:v>FDB J46 Chair bordeaux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak smoked</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Steel Blue Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J67 Chair Oak Natural (Lacquered)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Modus stapelbar stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Soap, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J178 Lønstrup Chair oak with wooden seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Smoked oak, Lacquered, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Lacquered Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Smoked oak, Lacquered, Leather, Cognac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Modus stapelbar karmstol (extra bred), eik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech vintage lackquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Beech Black Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak white lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak white oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Young &amp; Beautiful</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech whitetoned lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Smoked Oak, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Soaped, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Oiled, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Ruby Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xenia matbord utdragbart 240x120(290x120), oval skiva, profilkant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair petrol blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Soap-treated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nell karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Lacquered, Leather, Cognac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Ruby Red Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Addi stapelbar karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Steel Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svea stapelbar stol m/klädd sits och rygg, m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J178 Lønstrup Chair oak with webbed seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak matt lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Nell stol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
-      </x:c>
-[...2558 lines deleted...]
-        <x:v>Årre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>