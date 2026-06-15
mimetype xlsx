--- v2 (2026-04-15)
+++ v3 (2026-06-15)
@@ -1,2941 +1,2941 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0efbc8d61e406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28cdc0afd97476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R082bc972f4494305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2ce70f9ba4874e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R082bc972f4494305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ce70f9ba4874e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Duun stol m/spiler i rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun stol m/overstoppet rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J18, Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nell extra bred karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nobel 8905-W</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0157</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farstrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farstrup Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farstrupvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søndersø</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan stol u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J46, Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, lacquered, Textile, Breeze Fusion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Black, Painted, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Lacquered, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Black, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Oil, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, lacquered</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak light oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair bottle green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Forest Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair dark grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair mailbox red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair dark blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair burnt red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>J80 Chair Beech Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Dust &amp; Bones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Violet Hair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Steel blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech heritage red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech white lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech pebble grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech indigo blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech khaki green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Roots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Oak Oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Agate Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Blue Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Moss Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Wine Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svea stapelbar karmstol m/fanerad sits och rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>FDB Møbler</x:v>
-[...16 lines deleted...]
-        <x:v>5031 0121</x:v>
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Modus stapelbar stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Modus stapelbar karmstol (extra bred), eik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xenia matbord utdragbart 240x120(290x120), oval skiva, profilkant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Addi stapelbar karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nell karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svea stapelbar stol m/klädd sits och rygg, m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nell stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Smoked Oak, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Lacquered Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Soaped, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Steel Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Ruby Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J178 Lønstrup Chair oak with webbed seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J178 Lønstrup Chair oak with wooden seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Young &amp; Beautiful</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech whitetoned lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duun stol m/overstoppet rygg</x:v>
-[...110 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>J39 Chair beech vintage lackquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J39 Chair beech pebble grey</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>J39 Chair oak white lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J39 Chair oak oil</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>J39 Chair oak matt lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FDB J46 Oak Oiled</x:v>
-[...174 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>J81 Chair Oak oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak white oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FDB J46 Chair grey</x:v>
-[...78 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>J48 - Chair Smoked oak, Lacquered, Leather, Cognac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Smoked oak, Lacquered, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Lacquered, Leather, Cognac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Soap, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J48 - Chair Oak, lacquered</x:v>
-[...878 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>J67 Chair Oak Natural (Lacquered)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Steel Blue Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Ruby Red Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Beech Black Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Soap-treated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak smoked</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Oiled, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair petrol blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>FDB J46 Chair natural</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...43 lines deleted...]
-        <x:v>Stordal</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>FDB J46 Chair bordeaux</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...546 lines deleted...]
-        <x:v>Fredericia</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>FDB J46 Chair green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...191 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>FDB J46 Chair red</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...255 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>FDB J46 Chair yellow</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...267 lines deleted...]
-        <x:v>Stordal</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>