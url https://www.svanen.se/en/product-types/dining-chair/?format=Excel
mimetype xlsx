--- v3 (2026-06-15)
+++ v4 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28cdc0afd97476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d899853ce94d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2ce70f9ba4874e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R41845cfb968c4284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ce70f9ba4874e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41845cfb968c4284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -260,50 +260,1138 @@
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallensbæk Torvevej 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albertslund</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>FDB J46 Chair dark grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair mailbox red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair bottle green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair burnt red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair dark blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Forest Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Blue Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Wine Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Agate Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Moss Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech white lacquer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech heritage red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech indigo blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech khaki green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech pebble grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Steel blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Oak Oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Roots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Violet Hair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Dust &amp; Bones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak light oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair oak oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Black, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Oil, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, lacquered</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>J48 - Chair Oak, lacquered, Textile, Breeze Fusion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
@@ -356,2021 +1444,1477 @@
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>3207 Klint chair, Oak, Solid, Black, Nature</x:v>
+        <x:v>FDB J46 Chair Light Pink RAL 3015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svea stapelbar karmstol m/fanerad sits och rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Modus stapelbar stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Modus stapelbar karmstol (extra bred), eik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xenia matbord utdragbart 240x120(290x120), oval skiva, profilkant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Addi stapelbar karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nell karmstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svea stapelbar stol m/klädd sits och rygg, m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nell stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair bordeaux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair petrol blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Oiled, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Soaped, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Steel Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Smoked Oak, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Lacquered Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Ruby Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech whitetoned lacquer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>3207 Klint chair, Oak, Solid, Oil, Nature</x:v>
+        <x:v>J39 Chair oak white lacquer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J48 - Chair Oak, lacquered</x:v>
-[...31 lines deleted...]
-        <x:v>J39 Chair oak light oil</x:v>
+        <x:v>J39 Chair oak matt lacquer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J39 Chair oak oil</x:v>
+        <x:v>J39 Chair oak white oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FDB J46 Chair bottle green</x:v>
-[...383 lines deleted...]
-        <x:v>J39 Chair beech heritage red</x:v>
+        <x:v>FDB J178 Lønstrup Chair oak with wooden seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J178 Lønstrup Chair oak with webbed seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Young &amp; Beautiful</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J39 Chair beech vintage lackquer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J39 Chair beech white lacquer</x:v>
+        <x:v>J81 Chair Oak oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Soap-treated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak smoked</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J67 Chair Oak Natural (Lacquered)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Ruby Red Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Steel Blue Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Beech Black Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3207 Klint chair, Oak, Solid, Soap, Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredericia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J39 Chair beech pebble grey</x:v>
-[...1361 lines deleted...]
-        <x:v>Fredericia</x:v>
+        <x:v>J48 - Chair Oak, Lacquered, Leather, Cognac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>J48 - Chair Smoked oak, Lacquered, Leather, Cognac</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
@@ -2404,531 +2948,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J48 - Chair Oak, Lacquered, Leather, Cognac</x:v>
-[...479 lines deleted...]
-        <x:v>FDB J46 Chair yellow</x:v>
+        <x:v>FDB J46 Chair Light Blue S 2020-B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dining chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Beech Signal Orange RAL 2010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dining chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>