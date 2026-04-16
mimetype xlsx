--- v1 (2026-02-24)
+++ v2 (2026-04-16)
@@ -1,374 +1,438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e7a69c10be4189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7279432ca984269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rd3948e9eac6d47ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb6cd75919cfa44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3948e9eac6d47ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6cd75919cfa44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bambo Nature Eco Pants size 4, 40 stk. (Lycra)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Eco pants 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Eco 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bambo Nature Eco 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/047/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bambo Nature Eco pants 4</x:v>
-[...26 lines deleted...]
-        <x:v>Aabenraa</x:v>
+        <x:v>Bambo Nature Eco 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kruidvat Luiers Size 7, 4x48p Ecom (101500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/047/007, SE/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kruidvat Luiers Size 7, 48p (101499)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/047/007, SE/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bambo Nature Eco 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/047/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bambo Nature Swim Pants, str. M, 12 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature 0 1000010819</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Swim Pants, str. S, 12 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bambo Nature Eco Pants size 4, 20 stk.</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Bambo Nature 0 1000010819</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/047/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>