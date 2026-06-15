--- v2 (2026-04-16)
+++ v3 (2026-06-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7279432ca984269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d768af9cbf04f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb6cd75919cfa44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re8a48a68de854320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6cd75919cfa44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8a48a68de854320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -260,83 +260,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bambo Nature Swim Pants, str. M, 12 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bambo Nature Eco 4</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Bambo Nature Swim Pants, str. M, 12 stk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/047/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>