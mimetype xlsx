--- v3 (2026-06-15)
+++ v4 (2026-06-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d768af9cbf04f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4994324b665e459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re8a48a68de854320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd1422634c44c4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8a48a68de854320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1422634c44c4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">