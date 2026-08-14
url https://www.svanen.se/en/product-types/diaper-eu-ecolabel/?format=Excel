--- v4 (2026-06-15)
+++ v5 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4994324b665e459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24aaacbb44294ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd1422634c44c4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0bd401c4af5e47ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1422634c44c4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bd401c4af5e47ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -260,50 +260,242 @@
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bambo Diapers str. 4 (L), 48 stk (Tall)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 3 (M), 28 stk (Paper)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Pants str. 4 (L), 40 stk (Tall)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 4 (L), 24 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 2 (S), 30 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Swim Pants str. S, 12 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bambo Nature Swim Pants, str. M, 12 stk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/047/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
@@ -407,39 +599,327 @@
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bambo Nature Eco Pants size 4, 20 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/047/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diaper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU47 Absorbent hygiene products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 3 (M), 52 stk (Tall)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 4 (L), 24 stk (Paper)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 2 (S), 30 stk (Paper)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 3 (M), 28 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 1 (XS), 22 stk (Paper)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Pants str. 4 (L), 20 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Diapers str. 1 (XS), 22 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Pants str. 4 (L), 20 stk (Paper)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Swim Pants str. M, 12 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/047/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diaper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU47 Absorbent hygiene products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>