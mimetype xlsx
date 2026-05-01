--- v1 (2026-03-01)
+++ v2 (2026-05-01)
@@ -1,573 +1,573 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2973135623714da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660188d1710a4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9407ab4d1afc4940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc860dc5a93cc43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9407ab4d1afc4940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc860dc5a93cc43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>stay∙safe® balance - 2000 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>stay•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>stay∙safe® balance - 2500 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>stay•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>stay∙safe® bicaNova - 2000 ml PD solutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0001, 3098 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dialysis bag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>stay•safe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fresenius Medical Care Sverige AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 548</x:v>
-[...2 lines deleted...]
-        <x:v>Sollentuna</x:v>
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>stay∙safe® Lonatra - 2000 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>stay•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Safe∙Lock® balance - 5000 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>safe•lock</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>sleep∙safe bicaVera® - 3000 ml PD solutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0001, 3098 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dialysis bag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>sleep•safe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fresenius Medical Care Sverige AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 548</x:v>
-[...2 lines deleted...]
-        <x:v>Sollentuna</x:v>
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>sleep∙safe bicaNova - 3000 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>sleep•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>sleep∙safe Lonatra - 5000 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>sleep•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>sleep•safe combo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0001, 3098 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dialysis bag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>sleep•safe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fresenius Medical Care Sverige AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 548</x:v>
-[...2 lines deleted...]
-        <x:v>Sollentuna</x:v>
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>stay∙safe® bicaVera® - 2000 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>stay•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>stay∙safe® bicaVera® - 2500 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>stay•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>stay∙safe® bicaNova - 2500 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>stay•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>stay∙safe® Lonatra - 2500 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>stay•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>sleep∙safe balance - 3000 ml PD solutions</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0001, 3098 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dialysis bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>sleep•safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fresenius Medical Care Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>sleep∙safe balance - 5000 ml PD solutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0001, 3098 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dialysis bag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>sleep•safe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fresenius Medical Care Sverige AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 548</x:v>
-[...98 lines deleted...]
-        <x:v>Sollentuna</x:v>
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>sleep∙safe bicaVera® - 5000 ml PD solutions</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0001, 3098 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dialysis bag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Disposable bags, tubes and accessories for health care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>sleep•safe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fresenius Medical Care Sverige AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 548</x:v>
-[...258 lines deleted...]
-        <x:v>Sollentuna</x:v>
+        <x:v>Box 7038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>