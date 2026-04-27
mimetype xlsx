--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,246 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43a0376371140ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra331b9c6a1d64431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rb59d208aaa8349fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcc846f88b45c44ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb59d208aaa8349fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc846f88b45c44ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Finess, Dentalservett vit 33x34cm (73322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Dentalservett grön TOP DENT 37x38 cm (73343)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Finess, Dentalservett 37x38 cm vit TOP DENT (73344)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finess, Dentalservett vit 33x34cm (73322)</x:v>
-[...31 lines deleted...]
-        <x:v>Finess, Dentalservett grön TOP DENT 37x38 cm (73343)</x:v>
+        <x:v>Finess, Dentalservett vit 37x38cm (73332)*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Dentalservett blå 37x38cm (1000028056)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Finess, Dentalservett grön 37x38cm (73331)</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Finess, Dentalservett blå 37x38cm (1000028056)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>