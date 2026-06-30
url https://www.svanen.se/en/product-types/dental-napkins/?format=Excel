--- v2 (2026-04-27)
+++ v3 (2026-06-30)
@@ -1,278 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra331b9c6a1d64431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a61478febc74164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcc846f88b45c44ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re75356d68f6645da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc846f88b45c44ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re75356d68f6645da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Finess, Dentalservett grön TOP DENT 37x38 cm (73343)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Finess, Dentalservett vit 33x34cm (73322)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finess, Dentalservett grön TOP DENT 37x38 cm (73343)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Finess, Dentalservett 37x38 cm vit TOP DENT (73344)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Finess, Dentalservett blå 37x38cm (1000028056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Finess, Dentalservett vit 37x38cm (73332)*</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finess, Dentalservett blå 37x38cm (1000028056)</x:v>
+        <x:v>Finess, Dentalservett blå 37x38cm (73330)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Finess, Dentalservett grön 37x38cm (73331)</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Finess, Dentalservett blå 37x38cm (73330)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>