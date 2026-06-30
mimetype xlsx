--- v3 (2026-06-30)
+++ v4 (2026-06-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a61478febc74164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236b478b10164b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re75356d68f6645da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8f4939f6d3d34fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re75356d68f6645da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f4939f6d3d34fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">