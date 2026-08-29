--- v4 (2026-06-30)
+++ v5 (2026-08-29)
@@ -1,214 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236b478b10164b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9d4f0cbbbe443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8f4939f6d3d34fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R27b0e1c85bc54cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f4939f6d3d34fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27b0e1c85bc54cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Finess, Dentalservett vit 37x38cm (73332)*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Dentalservett 37x38 cm vit TOP DENT (73344)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Dentalservett vit 33x34cm (73322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finess, Dentalservett blå 37x38cm (1000028056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dental Napkins</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finess</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Finess, Dentalservett grön TOP DENT 37x38 cm (73343)</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Finess, Dentalservett vit 37x38cm (73332)*</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dental Napkins</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>