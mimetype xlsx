--- v1 (2026-02-24)
+++ v2 (2026-04-20)
@@ -1,1949 +1,1949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra546c01a57334bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d4eafe94ae4996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R3f209b64b8f14c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R106f4f735db44f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f209b64b8f14c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R106f4f735db44f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ISOLDA, K15197I4, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15229OW REMAN. For use in DELL 2330 serie Black, (593-10334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15770E1 REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15229OX,  REMAN. For use in DELL 2330 serie  Black, (593-10334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell  P1720/1720DN black HC, (59310239 / MW 558)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15197E1, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B5460 and B5465, Black, (593-11188)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, D3330HC (593-10838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Dell B3460, Black, (593-11171)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Dell B5460 and B5465, Black, (593-11188)</x:v>
+        <x:v>OWA, K15197OW, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K12160E1, REMAN. For use in DELL P1700, 1710  serie, DRUM, (593-10078)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell 1100 / 1110 , Black, (593-10094)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Dell  P1720/1720DN black HC, (59310239 / MW 558)</x:v>
+        <x:v>Freecolor, K15770F7, Laser cart compat for DELL 593-11168</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15197OX, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B5460, Black, (593-11185)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>OWA, K15151OW REMAN. For use in DELL 2230 serie Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15151OX,  REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15229E1 REMAN. For use in DELL 2330 serie  Black, (593-10334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12218OW REMAN. For use in DELL 5210, 5310 serie BLACK, (593-10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell 2330 D / DN / N , Black, (593-10334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, D2360THC (59311167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K12160OX, REMAN. For use in DELL P1700, 1710  serie, DRUM, (593-10078)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15152I4,  REMAN. For use in DELL 2230 serie  Drum, (E260X22G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15770QC, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, D2330THC (593-10335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15152TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15151E1 REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15154OW REMAN. For use in DELL 5230, 5350 serie Black, (593-11046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15229LY, LASER CART COMP HC DELL 2330 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15770OW REMAN. For use in DELL B 2360, 3460, 3465 serie BLACK, (593-11168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Dell B 2375 dfw / -dnf, (593-BBBJ / 8PTH4)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15770OW REMAN. For use in DELL B 2360, 3460, 3465 serie BLACK, (593-11168)</x:v>
+        <x:v>ISOLDA, K15770I4, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15151QC,  REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15162OX,  REMAN. For use in DELL 3330 serie  Black, (593-110838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15770QC, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15770OX, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B2360, B3460 and B3465, Black, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15770OW REMAN. For use in DELL B 2360, 3460, 3465 serie BLACK, (593-11167)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15154OW REMAN. For use in DELL 5230, 5350 serie Black, (593-11046)</x:v>
+        <x:v>OWA, K15162OW REMAN. For use in DELL 3330 serie Black, (593-110838)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OfficeXpress, K15229OX,  REMAN. For use in DELL 2330 serie  Black, (593-10334)</x:v>
+        <x:v>TURBON, for use in Dell 2330 d/dn, 2350 d/dn, Black, (593-10337)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell P 1700/1700 N / 1710 , Black, (593-10038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell 2230 D / DN , Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15770OX, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11168)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OfficeXpress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K15197I4, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+        <x:v>ISOLDA, K15770I4, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenman Eco Original, D3330HC (593-10838)</x:v>
+        <x:v>EDDING, K15152E1 REMAN. For use in DELL 2230 serie  Drum, (E260X22G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15152OX,  REMAN. For use in DELL 2230 serie  Drum, (E260X22G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, D2330D (593-10338)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LYRECO, K15229LY, LASER CART COMP HC DELL 2330 BLK</x:v>
-[...31 lines deleted...]
-        <x:v>EDDING, K15197E1, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+        <x:v>ISOLDA, K15162I4,  REMAN. For use in DELL 3330 serie  Black, (593-110838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15154E1 REMAN. For use in DELL 5230, 5350 serie  Black, (593-11046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15770E1 REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+        <x:v>TURBON, for use in DELL M5200N, Black, (K2885)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15152OW REMAN. For use in DELL 2230 serie Drum, (E260X22G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K12218E1, REMAN. For use in DELL  5210, 5310 serie  BLACK, (593-10131)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in DELL M5200N, Black, (K2885)</x:v>
+        <x:v>STARLINE, K15151TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K12218I4, REMAN. For use in DELL  5210, 5310 serie  BLACK, (593-10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B5460 and B5465, Black, (593-11187)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Dell B5460 and B5465, Black, (593-11187)</x:v>
+        <x:v>OWA, K12160OW, REMAN. For use in DELL P1700, 1710 serie, DRUM, (593-10078)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B3465, Black, (593-11184)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K12218I4, REMAN. For use in DELL  5210, 5310 serie  BLACK, (593-10131)</x:v>
+        <x:v>ISOLDA, K15151I4,  REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ISOLDA, K15151I4,  REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
-[...351 lines deleted...]
-        <x:v>EDDING, K15152E1 REMAN. For use in DELL 2230 serie  Drum, (E260X22G)</x:v>
+        <x:v>EDDING, K15162E1 REMAN. For use in DELL 3330 serie  Black, (593-110838)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
-      </x:c>
-[...1022 lines deleted...]
-        <x:v>Starline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>