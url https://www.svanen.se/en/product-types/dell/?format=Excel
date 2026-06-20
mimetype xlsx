--- v2 (2026-04-20)
+++ v3 (2026-06-20)
@@ -1,1949 +1,1949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d4eafe94ae4996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ccbe3c05234c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R106f4f735db44f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra60be7a290144a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R106f4f735db44f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra60be7a290144a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Greenman Eco Original, D2330THC (593-10335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15770QC, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15151OW REMAN. For use in DELL 2230 serie Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15197OX, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B5460, Black, (593-11185)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15151OX,  REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15154OW REMAN. For use in DELL 5230, 5350 serie Black, (593-11046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15152TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ISOLDA, K15197I4, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>EDDING, K15151E1 REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15229E1 REMAN. For use in DELL 2330 serie  Black, (593-10334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12218OW REMAN. For use in DELL 5210, 5310 serie BLACK, (593-10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell 2330 D / DN / N , Black, (593-10334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, D3330HC (593-10838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B3460, Black, (593-11171)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell  P1720/1720DN black HC, (59310239 / MW 558)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15197E1, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B5460 and B5465, Black, (593-11188)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15197OW, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15770E1 REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15229OX,  REMAN. For use in DELL 2330 serie  Black, (593-10334)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OWA, K15229OW REMAN. For use in DELL 2330 serie Black, (593-10334)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15770E1 REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+        <x:v>EDDING, K12160E1, REMAN. For use in DELL P1700, 1710  serie, DRUM, (593-10078)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OfficeXpress, K15229OX,  REMAN. For use in DELL 2330 serie  Black, (593-10334)</x:v>
+        <x:v>TURBON, for use in Dell 1100 / 1110 , Black, (593-10094)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15770F7, Laser cart compat for DELL 593-11168</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K12160OX, REMAN. For use in DELL P1700, 1710  serie, DRUM, (593-10078)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OfficeXpress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Dell  P1720/1720DN black HC, (59310239 / MW 558)</x:v>
+        <x:v>ISOLDA, K15152I4,  REMAN. For use in DELL 2230 serie  Drum, (E260X22G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, D2360THC (59311167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B 2375 dfw / -dnf, (593-BBBJ / 8PTH4)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15197E1, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+        <x:v>ISOLDA, K15770I4, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15151QC,  REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15229LY, LASER CART COMP HC DELL 2330 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15770OW REMAN. For use in DELL B 2360, 3460, 3465 serie BLACK, (593-11168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15770OW REMAN. For use in DELL B 2360, 3460, 3465 serie BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15162OW REMAN. For use in DELL 3330 serie Black, (593-110838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15770I4, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell 2330 d/dn, 2350 d/dn, Black, (593-10337)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell P 1700/1700 N / 1710 , Black, (593-10038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell 2230 D / DN , Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15770OX, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15152E1 REMAN. For use in DELL 2230 serie  Drum, (E260X22G)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Dell B5460 and B5465, Black, (593-11188)</x:v>
+        <x:v>TURBON, for use in Dell B2360, B3460 and B3465, Black, (593-11167)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenman Eco Original, D3330HC (593-10838)</x:v>
+        <x:v>OFFICEXPRESS, K15770OX, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15152OX,  REMAN. For use in DELL 2230 serie  Drum, (E260X22G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, D2330D (593-10338)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Dell B3460, Black, (593-11171)</x:v>
+        <x:v>OfficeXpress, K15162OX,  REMAN. For use in DELL 3330 serie  Black, (593-110838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15770QC, REMAN. For use in DELL  B 2360, 3460, 3465 serie  BLACK, (593-11167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15151TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15151I4,  REMAN. For use in DELL 2230 serie  Black, (593-10500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15162E1 REMAN. For use in DELL 3330 serie  Black, (593-110838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Dell B5460 and B5465, Black, (593-11187)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K15197OW, REMAN. For use in DELL 1720 serie, DRUM, (593-10241)</x:v>
+        <x:v>ISOLDA, K12218I4, REMAN. For use in DELL  5210, 5310 serie  BLACK, (593-10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12160OW, REMAN. For use in DELL P1700, 1710 serie, DRUM, (593-10078)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K12160E1, REMAN. For use in DELL P1700, 1710  serie, DRUM, (593-10078)</x:v>
+        <x:v>TURBON, for use in Dell B3465, Black, (593-11184)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15162I4,  REMAN. For use in DELL 3330 serie  Black, (593-110838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15154E1 REMAN. For use in DELL 5230, 5350 serie  Black, (593-11046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Dell 1100 / 1110 , Black, (593-10094)</x:v>
+        <x:v>TURBON, for use in DELL M5200N, Black, (K2885)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Freecolor, K15770F7, Laser cart compat for DELL 593-11168</x:v>
-[...95 lines deleted...]
-        <x:v>OWA, K15151OW REMAN. For use in DELL 2230 serie Black, (593-10500)</x:v>
+        <x:v>EDDING, K12218E1, REMAN. For use in DELL  5210, 5310 serie  BLACK, (593-10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15152OW REMAN. For use in DELL 2230 serie Drum, (E260X22G)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
-      </x:c>
-[...1374 lines deleted...]
-        <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>