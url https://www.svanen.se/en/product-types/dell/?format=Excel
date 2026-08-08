--- v3 (2026-06-20)
+++ v4 (2026-08-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ccbe3c05234c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c7c89aa9bd4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra60be7a290144a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Reca192b609134c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra60be7a290144a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reca192b609134c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">