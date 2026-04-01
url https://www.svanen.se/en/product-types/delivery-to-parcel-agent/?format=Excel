--- v1 (2026-02-03)
+++ v2 (2026-04-01)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe29e16dbe0d487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e60890e53944af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R7a45e733cfd54ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R00a805aaa21448b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a45e733cfd54ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00a805aaa21448b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PostNord Parcel Locker</x:v>
+        <x:v>PostNord Service Point</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delivery to parcel agent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
@@ -132,51 +132,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Delivery to parcel agent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bring E-commerce &amp; Logistics AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västberga allé 60</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hägersten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PostNord Service Point</x:v>
+        <x:v>PostNord Parcel Locker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delivery to parcel agent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>