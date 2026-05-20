--- v2 (2026-04-01)
+++ v3 (2026-05-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e60890e53944af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3067d0d8b6045d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R00a805aaa21448b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R13ea1016b60140fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00a805aaa21448b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13ea1016b60140fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">