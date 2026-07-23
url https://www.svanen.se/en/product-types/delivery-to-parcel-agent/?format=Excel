--- v3 (2026-05-20)
+++ v4 (2026-07-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3067d0d8b6045d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cf56bbc67d497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R13ea1016b60140fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7119aaec1c864f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13ea1016b60140fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7119aaec1c864f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">