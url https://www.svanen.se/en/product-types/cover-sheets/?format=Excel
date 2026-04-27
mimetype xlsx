--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,1853 +1,1853 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c0d322fe794364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9395d9e9870d4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R345f3971e41e4ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf82b84df8caf4057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R345f3971e41e4ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf82b84df8caf4057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Cellcombi Slide Extra Strong 396-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Drytop Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Cellcomfort Eco Skyddslakan </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ASAP Gemini 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Lakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Biolam Lakan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 90, 200 pcs (203972)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Slide 394-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9554070 Easitex barriäröverdrag armbord Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ASAP Luna Føde Large</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fødelaken, stretch/formsydd, 149x115 cm (28 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 40x60, 300 pcs (203910)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9554080 Easitex barriärduk Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Super 60 x 60, 200 pcs (203958)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9553070 Easitex barriäröverdrag armbord Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95180235 Easitex engångslakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Helmi Baby Mats, 5 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4023 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helmi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delipap Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teollisuustie 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VEIKKOLA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Jona 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellclean Torkduk Basic 721-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Påslakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Örngott</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 90, 120 pcs (207017)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 80 x 90, 120 pcs (204016)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 60, 200 pcs (203934)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Jona White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Örngott</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>955155255 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Luna Føde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Barrierelaken, stretch/formsydd, 108x240 cm (50 stk.)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0085</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polar Biomedicals</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polar BioMedicals AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 503</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BODØ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>9554070 Easitex barriäröverdrag armbord Stark</x:v>
+        <x:v>Cellsoft Skyddsduk </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580130 Easitex barriärlakan Stark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0116</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Cellclean Torkduk Basic 721-serien</x:v>
+        <x:v>Fødelaken, stretch/formsydd, 105x100 cm (30 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Akuttlaken Jona 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Super 60 x 90, 200 pcs (203996)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9555060 Easitex barriärörngott Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580235 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellsoft Skyddsduk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Leana 100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 80 x 170, 120 pcs (204030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Drytop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9558085 Easitex barriärduk Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 80 x 170, 28 pcs (205518)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Benholder trekk, stretch m barriere (400 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580155 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Skyddslakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Super 60 x 90, 72 pcs (205617)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580115 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Føde Drytop Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95180115 Easitex engångslakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Slide Eco 393-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Biolam Påslakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Føde Drytop Large</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580255 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>955155235 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ASAP Luna Føde Medium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>95580115 Easitex barriärlakan Stark</x:v>
-[...63 lines deleted...]
-        <x:v>ASAP Leana 100</x:v>
+        <x:v>ASAP Gemini 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
-      </x:c>
-[...1470 lines deleted...]
-        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>