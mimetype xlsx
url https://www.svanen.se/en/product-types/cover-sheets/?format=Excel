--- v2 (2026-04-27)
+++ v3 (2026-06-27)
@@ -1,1853 +1,1853 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9395d9e9870d4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfccfcbbf6b664713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf82b84df8caf4057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R65e3ee6c35854243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf82b84df8caf4057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65e3ee6c35854243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>9553070 Easitex barriäröverdrag armbord Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Super 60 x 60, 200 pcs (203958)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95180235 Easitex engångslakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Helmi Baby Mats, 5 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4023 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helmi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delipap Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teollisuustie 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VEIKKOLA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Jona 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellclean Torkduk Basic 721-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Cellcombi Slide Extra Strong 396-serien</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Cellcomfort Eco Skyddslakan </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ASAP Drytop Extra</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Cellcomfort Eco Skyddslakan </x:v>
+        <x:v>ASAP Gemini 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Lakan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ASAP Gemini 7</x:v>
+        <x:v>Biolam Lakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fødelaken, stretch/formsydd, 149x115 cm (28 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 40x60, 300 pcs (203910)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9554080 Easitex barriärduk Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Örngott</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Slide 394-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 90, 200 pcs (203972)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9554070 Easitex barriäröverdrag armbord Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Luna Føde Large</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Biolam Plus Lakan</x:v>
+        <x:v>Attends Cover Dri Plus 60 x 90, 120 pcs (207017)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 80 x 90, 120 pcs (204016)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 60, 200 pcs (203934)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Jona White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Påslakan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Biolam Lakan</x:v>
+        <x:v>Biolam Örngott</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Attends Cover Dri Plus 60 x 90, 200 pcs (203972)</x:v>
+        <x:v>Barrierelaken, stretch/formsydd, 108x240 cm (50 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellsoft Skyddsduk </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Luna Føde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>955155255 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fødelaken, stretch/formsydd, 105x100 cm (30 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580130 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Akuttlaken Jona 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Super 60 x 90, 200 pcs (203996)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Cellcombi Slide 394-serien</x:v>
+        <x:v>9555060 Easitex barriärörngott Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Drytop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Leana 100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 80 x 170, 120 pcs (204030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9558085 Easitex barriärduk Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580235 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellsoft Skyddsduk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 80 x 170, 28 pcs (205518)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Benholder trekk, stretch m barriere (400 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580155 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Skyddslakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580115 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Slide Eco 393-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>9554070 Easitex barriäröverdrag armbord Stark</x:v>
+        <x:v>95180115 Easitex engångslakan Stark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0116</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ASAP Luna Føde Large</x:v>
+        <x:v>Attends Cover Dri Super 60 x 90, 72 pcs (205617)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Føde Drytop Medium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fødelaken, stretch/formsydd, 149x115 cm (28 stk.)</x:v>
-[...63 lines deleted...]
-        <x:v>9554080 Easitex barriärduk Stark</x:v>
+        <x:v>Biolam Påslakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Føde Drytop Large</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>955155235 Easitex barriärlakan Stark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0116</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Attends Cover Dri Super 60 x 60, 200 pcs (203958)</x:v>
-[...31 lines deleted...]
-        <x:v>9553070 Easitex barriäröverdrag armbord Stark</x:v>
+        <x:v>ASAP Luna Føde Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Gemini 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580255 Easitex barriärlakan Stark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0116</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
-      </x:c>
-[...1310 lines deleted...]
-        <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>