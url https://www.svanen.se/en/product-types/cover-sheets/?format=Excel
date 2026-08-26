--- v3 (2026-06-27)
+++ v4 (2026-08-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfccfcbbf6b664713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7159643b1a3482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R65e3ee6c35854243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R41c47dd3b80746d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65e3ee6c35854243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41c47dd3b80746d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,1786 +68,1786 @@
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>95180235 Easitex engångslakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Helmi Baby Mats, 5 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4023 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helmi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delipap Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teollisuustie 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VEIKKOLA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Jona 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellclean Torkduk Basic 721-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Slide Extra Strong 396-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcomfort Eco Skyddslakan </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Drytop Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Gemini 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Lakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Lakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fødelaken, stretch/formsydd, 149x115 cm (28 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9554080 Easitex barriärduk Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Örngott</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Slide 394-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9554070 Easitex barriäröverdrag armbord Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Luna Føde Large</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Jona White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Plus Påslakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Örngott</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barrierelaken, stretch/formsydd, 108x240 cm (50 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellsoft Skyddsduk </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Luna Føde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>955155255 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fødelaken, stretch/formsydd, 105x100 cm (30 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580130 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Akuttlaken Jona 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 60, 200 pcs (203934)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 90, 200 pcs (203972)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 60 x 90, 120 pcs (207017)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Plus 80 x 90, 120 pcs (204016)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Attends Cover Dri Super 60 x 60, 200 pcs (203958)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0086</x:v>
+        <x:v>3023 0086, 3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>95180235 Easitex engångslakan Stark</x:v>
+        <x:v>Attends Cover Dri Plus 40x60, 300 pcs (203910)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9555060 Easitex barriärörngott Stark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0116</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EasiTex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gunnar Engstrand AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kommendörsgatan 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Helmi Baby Mats, 5 pcs</x:v>
-[...31 lines deleted...]
-        <x:v>ASAP Jona 200</x:v>
+        <x:v>ASAP Drytop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Cellclean Torkduk Basic 721-serien</x:v>
+        <x:v>ASAP Leana 100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9558085 Easitex barriärduk Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580235 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellsoft Skyddsduk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Benholder trekk, stretch m barriere (400 stk.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar Biomedicals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polar BioMedicals AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BODØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580155 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Skyddslakan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580115 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcombi Slide Eco 393-serien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Cellcombi Slide Extra Strong 396-serien</x:v>
+        <x:v>95180115 Easitex engångslakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Føde Drytop Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biolam Påslakan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Cellcomfort Eco Skyddslakan </x:v>
-[...31 lines deleted...]
-        <x:v>ASAP Drytop Extra</x:v>
+        <x:v>ASAP Føde Drytop Large</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ASAP Gemini 7</x:v>
+        <x:v>955155235 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ASAP Luna Føde Medium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0046</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Asap Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ASAP-Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bataljonvegen 30</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SKIEN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Biolam Plus Lakan</x:v>
-[...98 lines deleted...]
-        <x:v>3023 0086</x:v>
+        <x:v>ASAP Gemini 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asap Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ASAP-Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bataljonvegen 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>95580255 Easitex barriärlakan Stark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cover sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EasiTex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunnar Engstrand AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kommendörsgatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Cover Dri Super 60 x 90, 72 pcs (205617)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>9554080 Easitex barriärduk Stark</x:v>
-[...98 lines deleted...]
-        <x:v>3023 0086</x:v>
+        <x:v>Attends Cover Dri Plus 80 x 170, 120 pcs (204030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>9554070 Easitex barriäröverdrag armbord Stark</x:v>
-[...66 lines deleted...]
-        <x:v>3023 0086</x:v>
+        <x:v>Attends Cover Dri Plus 80 x 170, 28 pcs (205518)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Attends Cover Dri Plus 80 x 90, 120 pcs (204016)</x:v>
-[...2 lines deleted...]
-        <x:v>3023 0086</x:v>
+        <x:v>Attends Cover Dri Super 60 x 90, 200 pcs (203996)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cover sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
-      </x:c>
-[...1086 lines deleted...]
-        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>