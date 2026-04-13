--- v1 (2026-02-11)
+++ v2 (2026-04-13)
@@ -1,5853 +1,9789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42896a4161a4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d4ef48468e4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R625370d9feff46cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5685affb7776425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R625370d9feff46cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5685affb7776425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>S0082-3Chaislong Left TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 2-sits med gavelfyllning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm L (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces Hörn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Left (507)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1H1 (360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Chaislong XL Left TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vittus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Right (365)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1Chaislong with armrests TD (130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 1½H2½ TD (320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1.5 section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left FC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Armplate (114/115)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits, hel dyna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper Nackstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong turnable (no arm) TD (125)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 1-sits m/armstöd </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa Hxl12/21 turnable (397)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Left TD (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits 2 plym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (2 cush) FC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0378-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Right TD (391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (2 cush) LC TD (305.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section TD (106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 1-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (1 cush) FC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tokey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mio Willow 4-sits 2 dynor avtagbar klädsel med kappa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout böj 45° m/rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Willow 3-sits  med schäslong  vänster fast klädsel</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0104</x:v>
+        <x:v>S0001-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong XL höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (2 cush) LC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left LC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Pieces 1-sits + armstöd vänster</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0104</x:v>
+        <x:v>S0005-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Right TD (129)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Pieces 1-sits + armstöd höger</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0104</x:v>
+        <x:v>Pan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pan 2-sits m/öppna armstöd</x:v>
+        <x:v>S0001-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right LC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Left (364)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 2-sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pan 3-sits m/öppna armstöd</x:v>
+        <x:v>Mio Harper 3-sits XL med schäslong XL höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3-chaislong Left TD (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3Chaislong Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 2-sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Timeout böj 45° m/rygg</x:v>
+        <x:v>Mio Willow Nackkudde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Left TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left LC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 1-sits med gavelfyllning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tokey</x:v>
+        <x:v>Alba 3-sits med gavelfyllning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (1 cush) LC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½OpenEnd Left TD (309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Right (508)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits XL med schäslong XL vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 4-sits hel sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right FC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ sofa TD (304)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Left TD (128)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2Chais.Co. Left TD (503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½OpenEnd Right TD (310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-3ChaislongXL R (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right FC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right LC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-4 sofa (1cushion) TD (331.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm R (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (2 cush) FC TD (305.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right LC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left FC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right FC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 1-seter u/armstöd </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Right LC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits, 2 dynor avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H2½ TD (348)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section TD (104)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Left TD (390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Odense 2 soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-3ChaislongXL L (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 4-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0140</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kayto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits, 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1½H1½ (363)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3-chaislong Right TD (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Right TD (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left FC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 1-sits </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section TD (106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong XL vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa H12xl (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left LC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 1-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (1 cush) FC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits 3 plym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arthon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Tenksom</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IL Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blommevej 38</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Randers</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0001-3 sofa (1 cush) TD (305.1)</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0104</x:v>
+        <x:v>S0005-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left LC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Left TD (503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Hörn 90°</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 4-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left FC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Right FC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Scapa</x:v>
-[...16 lines deleted...]
-        <x:v>3031 0104</x:v>
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (1 cush) LC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H1½ TD (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa H21xl (320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 1-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Scapa</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0464-3 sofa (1 cush) FC TD (305.1)</x:v>
-[...3806 lines deleted...]
-      <x:c t="str">
         <x:v>S0001-3Chaislong XL Left TD (386)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...1567 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>