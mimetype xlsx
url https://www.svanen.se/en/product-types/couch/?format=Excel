--- v2 (2026-04-13)
+++ v3 (2026-06-10)
@@ -1,85 +1,3317 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d4ef48468e4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89310acc78f4b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5685affb7776425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R96aba089611f4301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5685affb7776425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96aba089611f4301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>S0464-3 sofa (2 cush) LC TD (305.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section TD (106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 1-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (1 cush) FC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout böj 45° m/rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits 2 dynor avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tokey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm L (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces Hörn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Chaislong XL Left TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 2-sits med gavelfyllning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Left (507)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1H1 (360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vittus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Right (365)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1Chaislong with armrests TD (130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 1½H2½ TD (320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left FC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Armplate (114/115)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits, hel dyna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1.5 section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper Nackstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Right TD (129)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right LC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Left (364)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left LC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong XL höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (2 cush) LC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>S0082-3Chaislong Left TD (313)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
@@ -100,9573 +3332,6341 @@
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Willow 4-sits med schäslong  vänster fast klädsel</x:v>
+        <x:v>Svan 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong turnable (no arm) TD (125)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 1-sits m/armstöd </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa Hxl12/21 turnable (397)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna avtagbar klädsel med kappa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Willow 4-sits hel dyna avtagbar klädsel med kappa</x:v>
+        <x:v>Duun 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Left TD (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits utan armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-Cornersofa 2H3-chaislong Right (322)</x:v>
-[...63 lines deleted...]
-        <x:v>Alba 2-sits med gavelfyllning</x:v>
+        <x:v>Mio Harper 4-sits 2 plym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan fåtölj m/klädd armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Pieces 1-sits + armstöd höger</x:v>
+        <x:v>S0005-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd höger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-1 section Arm L (118)</x:v>
-[...63 lines deleted...]
-        <x:v>Mio Pieces Hörn</x:v>
+        <x:v>S0464-4 sofa (2 cush) FC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0378-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Right TD (391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow Nackkudde</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Harper 3-sits</x:v>
+        <x:v>S0082-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3Chaislong Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits XL med schäslong XL höger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0024-2XLChaislongXL Left (507)</x:v>
-[...159 lines deleted...]
-        <x:v>Boble 2-sits m/klädd armstöd</x:v>
+        <x:v>S0082-Cornersofa 2H3-chaislong Left TD (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Left TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½OpenEnd Left TD (309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left LC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 1-sits med gavelfyllning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-3Chaislong XL Left TD (386)</x:v>
-[...95 lines deleted...]
-        <x:v>Vittus</x:v>
+        <x:v>S0005-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 3-sits med gavelfyllning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (1 cush) LC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Right (508)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits XL med schäslong XL vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 4-sits hel sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ sofa TD (304)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right FC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Left TD (128)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2Chais.Co. Left TD (503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-3ChaislongXL L (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kayto</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0140</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tenksom</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IL Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blommevej 38</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Randers</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordia 3-sits m/öppna armstöd</x:v>
+        <x:v>Aarhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 4-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits m/armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pan 3-sits m/öppna armstöd</x:v>
+        <x:v>Mio Willow 3-sits, 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1½H1½ (363)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3-chaislong Right TD (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right FC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Left TD (390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H2½ TD (348)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section TD (104)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right LC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-4 sofa (1cushion) TD (331.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm R (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (2 cush) FC TD (305.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right LC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Odense 2 soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left FC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right FC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 1-seter u/armstöd </x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Harper 3-sits med divan höger</x:v>
+        <x:v>S0464-4Chaislong Right LC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits, 2 dynor avtagbar klädsel med kappa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0024-2Chaislong Right (365)</x:v>
-[...255 lines deleted...]
-        <x:v>Mio Willow 4-sits med divan höger fast klädsel</x:v>
+        <x:v>Svan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Right TD (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left FC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 1-sits </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits utan armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0024-1.5 section armrest Left TD (120)</x:v>
-[...31 lines deleted...]
-        <x:v>Mio Harper 4-sits med schäslong vänster</x:v>
+        <x:v>S0022-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0082-1½ section armrest Left TD (120)</x:v>
-[...63 lines deleted...]
-        <x:v>Boble 3-sits m/klädd armstöd</x:v>
+        <x:v>Mio Willow 3-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 2-sits m/klädd armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0464-3 Open End Left FC TD (311)</x:v>
-[...159 lines deleted...]
-        <x:v>Mio Willow 4-sits med divan vänster avtagbar klädsel med kappa</x:v>
+        <x:v>S0082-2½OpenEnd Right TD (310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-3ChaislongXL R (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits utan armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0001-3XL section (2 cush) arm Left TD (137.2)</x:v>
-[...31 lines deleted...]
-        <x:v>Mio Harper 3-sits, hel dyna</x:v>
+        <x:v>S0005-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section TD (106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Harper Nackstöd</x:v>
+        <x:v>Mio Harper 4-sits med schäslong XL vänster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0024-Chaislong turnable (no arm) TD (125)</x:v>
-[...31 lines deleted...]
-        <x:v>Timeout 1-sits m/armstöd </x:v>
+        <x:v>S0001-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left FC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left LC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Left TD (503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 2-sits m/öppna armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-3XLChaislong Left TD (335)</x:v>
-[...159 lines deleted...]
-        <x:v>Bo 3-sits m/klädd armstöd</x:v>
+        <x:v>S0464-3 sofa (1 cush) LC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H1½ TD (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 1-sits m/öppna armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Timeout 3-sits m/armstöd</x:v>
+        <x:v>S0464-4 sofa (1 cush) FC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa H12xl (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left LC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits 3 plym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arthon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 3-sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0082-OpenEnd Left TD (110)</x:v>
-[...31 lines deleted...]
-        <x:v>Mio Willow 3-sits hel dyna avtagbar klädsel med kappa</x:v>
+        <x:v>S0001-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Hörn 90°</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duun 2-sits m/öppna armstöd</x:v>
-[...127 lines deleted...]
-        <x:v>Mio Bellora 1-sits utan armstöd</x:v>
+        <x:v>Mio Bellora 4-sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Harper 4-sits 2 plym</x:v>
+        <x:v>S0464-4Chaislong Right FC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits, armstöd höger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
-      </x:c>
-[...7518 lines deleted...]
-        <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>S0024-Cornersofa H21xl (320)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">