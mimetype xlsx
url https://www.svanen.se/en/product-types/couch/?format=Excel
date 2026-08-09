--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,5334 +1,10198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89310acc78f4b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7b2f75ae1d42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R96aba089611f4301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc0da68dc7a974175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96aba089611f4301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0da68dc7a974175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Alba 1-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout böj 45° m/rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 2-sits med gavelfyllning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 1-sits m/armstöd </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 1-sits med gavelfyllning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 3-sits med gavelfyllning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vittus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tokey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits, hel dyna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits XL med schäslong XL vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits XL med schäslong XL höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper Nackstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1.5 section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits 2 plym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Left TD (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong turnable (no arm) TD (125)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1Chaislong with armrests TD (130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (2 cush) FC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (1 cush) FC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>S0464-3 sofa (2 cush) LC TD (305.2)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Bellora Schäslong utan armstöd</x:v>
+        <x:v>S0464-4 sofa (1 cush) LC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (2 cush) LC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left FC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left LC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right LC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left LC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna avtagbar klädsel med kappa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>S0001-Cornersofa 3½H2½-Chaislong Left TD (534)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½H3½-Chaislong Right TD (535)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2½OpenEnd Right TD (310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½H3½ TD (531)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislongXL Right TD (398)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3½OpenEnd-Chaislong Left TD (517)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest G (122_G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½Hxl3½ TD (537)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2½OpenEnd Left TD (309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Corner Pouf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Straight Pouf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Corner Module</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits 2 dynor avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow Nackkudde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces Hörn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm L (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3Chaislong Left TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3Chaislong Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½OpenEnd Left TD (309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3-chaislong Left TD (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 1½H2½ TD (320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Right TD (129)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>S0082-OpenEnd Right TD (111)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>S0082-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Armplate (114/115)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0378-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Right TD (391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa Hxl12/21 turnable (397)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Right (508)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>S0005-3XL section TD (106)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alba 1-sits</x:v>
+        <x:v>S0005-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Chaislong XL Left TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Right (365)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Left (364)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1H1 (360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong XL höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Left TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Left (507)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lobby sofasystem, alle størrelser og varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Hjelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L K Hjelle Møbelfabrikk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikøyra Industriområde 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sykkylven</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 2-sits m/klädd armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Bellora Schäslong XL, armstöd vänster</x:v>
+        <x:v>Duun 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 1-seter u/armstöd </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 1-sits </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 1-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 1-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arthon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kayto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan vänster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0464-3 sofa (1 cush) FC TD (305.1)</x:v>
-[...63 lines deleted...]
-        <x:v>Mio Bellora 2-sits, armstöd vänster</x:v>
+        <x:v>S0001-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chaislong XL Left TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits 3 plym</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-3XL sofa TD (306)</x:v>
-[...63 lines deleted...]
-        <x:v>Mio Willow 3-sits  med schäslong  vänster fast klädsel</x:v>
+        <x:v>S0001-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits utan armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Willow 4-sits 2 dynor avtagbar klädsel med kappa</x:v>
+        <x:v>Mio Bellora 1,5-sits, armstöd höger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pan 2-sits m/öppna armstöd</x:v>
-[...63 lines deleted...]
-        <x:v>Tokey</x:v>
+        <x:v>Mio Bellora 1-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Right TD (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Hörn 90°</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (1 cush) LC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (2 cush) FC TD (305.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (1 cush) FC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right FC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right LC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left FC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left LC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right FC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right LC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left FC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left LC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right FC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left FC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Right FC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Right LC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits, 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits, 2 dynor avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm R (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 4-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0140</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tenksom</x:v>
+        <x:v>BoConcept</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IL Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Blommevej 38</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Randers</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-Cornersofa 2H3-chaislong Left (321)</x:v>
-[...63 lines deleted...]
-        <x:v>Mio Pieces 1-sits + armstöd vänster</x:v>
+        <x:v>S0082-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½OpenEnd Right TD (310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3-chaislong Right TD (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ sofa TD (304)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H2½ TD (348)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H1½ TD (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section TD (104)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Left TD (128)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Odense 2 soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits utan armstöd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0001-Chais.Corner Right TD (145)</x:v>
-[...383 lines deleted...]
-        <x:v>Mio Pieces Hörn</x:v>
+        <x:v>S0001-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa H21xl (320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Left TD (390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa H12xl (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-4 sofa (1cushion) TD (331.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 4-sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Harper 3-sits</x:v>
+        <x:v>S0024-3ChaislongXL R (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boble 2-sits m/klädd armstöd</x:v>
-[...127 lines deleted...]
-        <x:v>Mio Pieces 1-sits + armstöd höger</x:v>
+        <x:v>S0024-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Left TD (503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd höger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0024-2XLChaislongXL Left (507)</x:v>
-[...319 lines deleted...]
-        <x:v>Mio Harper 3-sits med divan höger</x:v>
+        <x:v>S0024-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-3ChaislongXL L (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Footstool Small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section TD (106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 4-sits hel sits</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0024-2Chaislong Right (365)</x:v>
-[...63 lines deleted...]
-        <x:v>Mio Willow 4-sits hel dyna avtagbar klädsel med kappa</x:v>
+        <x:v>S0005-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong XL vänster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0005-Cornersofa 2H3-chaislong Right (322)</x:v>
-[...3377 lines deleted...]
-        <x:v>Mio</x:v>
+        <x:v>S0001-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>S0005-3OpenEnd-Chaislong Right TD (328)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>S0082-2½ sofa TD (304)</x:v>
-[...159 lines deleted...]
-        <x:v>S0005-Chaislong armrest Left TD (123)</x:v>
+        <x:v>S0005-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1½H1½ (363)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-ChaislongXL armrest Left TD (139)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0104</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
@@ -5348,4442 +10212,282 @@
       </x:c>
       <x:c t="str">
         <x:v>Couch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa Baltic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bijunu Street 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaunas</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duun 3-sits m/öppna armstöd</x:v>
-[...4410 lines deleted...]
-        <x:v>Kaunas</x:v>
+        <x:v>S0001-CornersofaXL 1½H3 TD (358)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest H (122_H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3½Hxl2½ TD (538)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3½H2½ TD (532)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislongXL Left TD (397)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-CornersofaXL 3H1½ TD (359)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3½OpenEnd-Chaislong Right TD (518)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Straight Module</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>