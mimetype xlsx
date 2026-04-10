--- v1 (2026-02-11)
+++ v2 (2026-04-10)
@@ -1,470 +1,1334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2673433a151248e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8a123de272499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rbd0645b9ffe94293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0c028a0ee45649b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd0645b9ffe94293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c028a0ee45649b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Arbour ECO Club Sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo sofa with lounging units</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Lounge Sofa SC110 Ivory frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Beech w. White Oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Rubio Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end right</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo sofa, round basic unit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo corner module</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 1-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arbour ECO 3-seater</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5722 -Gomo 2. pers sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 3-seater with armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2-seater with armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end, angled, left</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Lounge Sofa SC110 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2½-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Carmo 2½-seater with left arm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Carmo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BoConcept A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mørupvej 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Carmo 2½-seater with right arm</x:v>
-[...31 lines deleted...]
-        <x:v>TAKT, T19 Spoke Sofa Oak w. Rubio Pure</x:v>
+        <x:v>Carmo 2-seater with left arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 1-seater with left arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arbour ECO 2-seater</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Montana Pantonova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2½-seater with armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Montana Paradigm Modular Sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arbour ECO Club Armchair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo sofa with resting unit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 3-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 1-seater, no armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end, angled, right</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo chaise longue left</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 3-seater with left arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FourPeople Sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Four Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Four Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hvidkærvej 2c</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Pure Oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Takt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Thorvald Outdoor Lounge Sofa SC110 Bronze Green frame</x:v>
+        <x:v>Thorvald Outdoor Lounge Sofa SC110 Warm Black frame</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Carmo 2-seater with right arm</x:v>
-[...255 lines deleted...]
-        <x:v>FourPeople Sofa</x:v>
+        <x:v>Carmo chaise longue right</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Black Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end left</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo corner sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Rubio White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FourPeople Modular</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Four Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Four Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hvidkærvej 2c</x:v>
       </x:c>
@@ -484,890 +1348,58 @@
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Carmo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BoConcept A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mørupvej 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Carmo 1-seater, no armrests</x:v>
-[...130 lines deleted...]
-        <x:v>DK/049/051</x:v>
+        <x:v>Amanta Sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/036</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAY</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAY</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havnen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Horsens</x:v>
-      </x:c>
-[...702 lines deleted...]
-        <x:v>København</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>