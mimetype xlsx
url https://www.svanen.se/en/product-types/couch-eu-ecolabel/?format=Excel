--- v2 (2026-04-10)
+++ v3 (2026-06-12)
@@ -1,118 +1,566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8a123de272499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c262c678d0c4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0c028a0ee45649b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e67e9ca46e04c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c028a0ee45649b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e67e9ca46e04c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Carmo 3-seater with armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2-seater with armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5722 -Gomo 2. pers sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end, angled, left</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Lounge Sofa SC110 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2½-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo sofa with lounging units</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end right</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo corner module</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 1-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arbour ECO 3-seater</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo sofa, round basic unit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Arbour ECO Club Sofa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAY</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAY</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havnen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Horsens</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Carmo sofa with lounging units</x:v>
+        <x:v>Carmo 2½-seater with left arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2-seater with left arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 1-seater with left arm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Carmo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BoConcept A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mørupvej 16</x:v>
       </x:c>
@@ -132,1274 +580,826 @@
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Rubio Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAKT, T19 Spoke Sofa Beech w. White Oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Takt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAKT, T19 Spoke Sofa Oak w. Rubio Pure</x:v>
+        <x:v>Arbour ECO 2-seater</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo sofa with resting unit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 3-seater with right arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 1-seater, no armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arbour ECO Club Armchair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 2½-seater with armrests</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Montana Paradigm Modular Sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Montana Pantonova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo 3-seater with left arm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FourPeople Sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Four Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Four Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hvidkærvej 2c</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end left</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo corner sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo chaise longue right</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Black Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Takt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Carmo open end right</x:v>
-[...130 lines deleted...]
-        <x:v>DK/049/051</x:v>
+        <x:v>Thorvald Outdoor Lounge Sofa SC110 Warm Black frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Pure Oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT, T19 Spoke Sofa Oak w. Rubio White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FourPeople Modular</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Four Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Four Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hvidkærvej 2c</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo open end, angled, right</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Carmo chaise longue left</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Couch (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Carmo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mørupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Amanta Sofa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/036</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAY</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAY</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havnen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Horsens</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5722 -Gomo 2. pers sofa</x:v>
-[...958 lines deleted...]
-      <x:c t="str">
         <x:v>Carmo pouf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Couch (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Carmo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BoConcept A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mørupvej 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Horsens</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>