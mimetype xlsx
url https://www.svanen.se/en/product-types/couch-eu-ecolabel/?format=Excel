--- v3 (2026-06-12)
+++ v4 (2026-06-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c262c678d0c4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d432109e5c4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e67e9ca46e04c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc63c6ef0550041a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e67e9ca46e04c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc63c6ef0550041a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">