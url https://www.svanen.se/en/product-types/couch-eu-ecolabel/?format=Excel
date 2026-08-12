--- v4 (2026-06-12)
+++ v5 (2026-08-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d432109e5c4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4d35be965a4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc63c6ef0550041a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc4322e196c4544d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc63c6ef0550041a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4322e196c4544d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">