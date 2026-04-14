--- v1 (2026-02-13)
+++ v2 (2026-04-14)
@@ -1,1565 +1,1597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6929541a90364323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2772a56bc52f4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R8a23db94881d49d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc8ad922248c54470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a23db94881d49d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8ad922248c54470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CMC Cotton Sticks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0054, 3023 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby barn ekologiska bomullspinnar 60st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MEVOLUTION OURGANIC PADS, 100% ORGANIC COTTON, 80 PCS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine Holland B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaassenseweg 6g.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AT Emst</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, EKOLOGISKT CERTIFIERADE BOMULLSPINNAR, 200 st (cotton buds)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LINDEX Cosmetic sticks, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, EKOLOGISKT CERTIFIERADE BOMULL, 100 g (cotton pleat)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swisspers Cotton Pads square 75x75 mm, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swisspers Premium Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawa Consumer GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badstrasse 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KICKS ORGANIC COSMETIC COTTON PADS, 100% Organic Cotton, 80 pieces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KICKS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine Holland B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaassenseweg 6g.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AT Emst</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic SWAN 200g Cotton Pleat (ICA Bsc Veckad bomull 200g)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MEDS BOMULLSRONDELLER (round pad), 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM organic cotton sticks, ekologiska bomullspinnar, 160 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteas ovala bomullsrondeller, organic oval pads, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ICA Basic SWAN 80 Cotton Round Pads (ICA Bsc Bomullspads 80-p)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0106</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Basic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SEPTONA SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>THESI LYSIA INOFITA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>INOFITA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>BILTEMA Bomullspinne, paper rod (cotton buds), 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz Premium Organic Cotton Pads, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0047, 3023 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Cotton Pads 100%Pure Organic 70 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Saklart Bomullspinnar 200st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Såklart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lemoine France SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZI Le C.I.R.I.A.M.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Caligny</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Apoteas ovala bomullsrondeller, organic oval pads, 50 st</x:v>
+        <x:v>İPEK Organic cotton buds rectangular carton box &amp; lid, 300 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ Original Ekologisk bomull, 50 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark VATPINDE - EKOLOGISK BOMULD, 200 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns Ekologiske bomullspinnar, 90 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM make-up sticks, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotera bomullsrondeller, organic cotton pads, 80 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Apotea</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Apotera bomullsrondeller, organic cotton pads, 80 st</x:v>
+        <x:v>NK COTTON PADS 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic SWAN 200pcs Cotton buds in a PP box (ICA Bsc Bomullspinnar 200 p)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, EKOLOGISKT CERTIFIERADE BOMULLSRONDELLER, 80 st (cotton pads)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ORIGINAL TOPZ %100 ORGANIC COTTON STICKS LIMITED EDITION</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM square shaped make-up pads, 50 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÄNGLAMARK BOMULLSPADS, EKOLOGISK BOMULL, 60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine Holland B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaassenseweg 6g.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AT Emst</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>APOTEAS bomullsrondeller, ekologiska, 80 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Apotea</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TOPZ PREMIUM make-up sticks, 100 pcs</x:v>
+        <x:v>IPEK Organic cotton buds rectangular carton box &amp; lid, 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swisspers Cotton Pads round 57 mm, 100 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swisspers Premium Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawa Consumer GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badstrasse 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ Original organic cotton pads, Summer Edition, 80 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Topz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TOPZ PREMIUM organic cotton sticks, ekologiska bomullspinnar, 160 pcs</x:v>
-[...2 lines deleted...]
-        <x:v>3023 0042</x:v>
+        <x:v>İPEK Organik cotton buds rec. box organic, 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FAVORIT EKOLOGISK BOMULL, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz Original Cotton Pads / Bomullspads, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0047, 3023 0047</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Topz</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
-[...5 lines deleted...]
-        <x:v>Ataşehir, Istanbul</x:v>
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rema 1000 Organic Circle Vatrondeller, 40 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0058</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Organic Circle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Precot Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plot No. 14P-16, 26-28P, SEZ Textiles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karnataka</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Organic Cotton Pads, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0058</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Precot Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plot No. 14P-16, 26-28P, SEZ Textiles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karnataka</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Åhléns Ekologiske bomullspinnar, 200 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Åhléns</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lemoine France SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZI Le C.I.R.I.A.M.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Caligny</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LINDEX Cotton pads, organic, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Cotton Sticks Pure Organic 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Änglamark VATPINDE - EKOLOGISK BOMULD -  Make up cotton buds, 90 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lemoine France SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZI Le C.I.R.I.A.M.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Caligny</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swisspers Cotton Pads round 57 mm, 100 pcs.</x:v>
+        <x:v>TOPZ PREMIUM COTTON STICKS, 300 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Incite code d.o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vojvodiću 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sveta Nedelja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A NEW DAY square make up pads 50 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteas bomullspinnar, organic refill cotton buds, 300 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swisspers Cotton Pads oval 90x70 mm, 50 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swisspers Premium Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flawa Consumer GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badstrasse 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flawil</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swisspers Cotton Pads oval 90x70 mm, 50 pcs.</x:v>
-[...66 lines deleted...]
-        <x:v>3023 0109</x:v>
+        <x:v>ICA Basic SWAN 100pcs Cotton Balls  (ICA Bsc Bomullsbollar 100-p)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz Original 100% organic cotton sticks, summer edition, 160 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Topz</x:v>
-      </x:c>
-[...1118 lines deleted...]
-        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>