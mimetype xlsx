--- v2 (2026-04-14)
+++ v3 (2026-06-15)
@@ -1,1585 +1,1585 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2772a56bc52f4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd46c152cfa48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc8ad922248c54470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R205d7724414344e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8ad922248c54470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R205d7724414344e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Apoteas ovala bomullsrondeller, organic oval pads, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic SWAN 80 Cotton Round Pads (ICA Bsc Bomullspads 80-p)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM organic cotton sticks, ekologiska bomullspinnar, 160 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KICKS ORGANIC COSMETIC COTTON PADS, 100% Organic Cotton, 80 pieces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KICKS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine Holland B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaassenseweg 6g.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AT Emst</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic SWAN 200g Cotton Pleat (ICA Bsc Veckad bomull 200g)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MEDS BOMULLSRONDELLER (round pad), 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swisspers Cotton Pads square 75x75 mm, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swisspers Premium Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawa Consumer GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badstrasse 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BILTEMA Bomullspinne, paper rod (cotton buds), 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, EKOLOGISKT CERTIFIERADE BOMULL, 100 g (cotton pleat)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>CMC Cotton Sticks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0054, 3023 0047</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>CMC Consumer Medical Care GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eichendorfstrasse 12-14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sontheim / Brenz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MEVOLUTION OURGANIC PADS, 100% ORGANIC COTTON, 80 PCS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine Holland B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaassenseweg 6g.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AT Emst</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>VIDE VILDA baby barn ekologiska bomullspinnar 60st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>VIDE VILDA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MEVOLUTION OURGANIC PADS, 100% ORGANIC COTTON, 80 PCS</x:v>
+        <x:v>ICA, EKOLOGISKT CERTIFIERADE BOMULLSPINNAR, 200 st (cotton buds)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz Premium Organic Cotton Pads, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0047, 3023 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Cotton Pads 100%Pure Organic 70 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LINDEX Cosmetic sticks, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, EKOLOGISKT CERTIFIERADE BOMULLSRONDELLER, 80 st (cotton pads)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Saklart Bomullspinnar 200st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>İPEK Organic cotton buds rectangular carton box &amp; lid, 300 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ Original Ekologisk bomull, 50 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark VATPINDE - EKOLOGISK BOMULD, 200 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns Ekologiske bomullspinnar, 90 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NK COTTON PADS 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic SWAN 200pcs Cotton buds in a PP box (ICA Bsc Bomullspinnar 200 p)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM make-up sticks, 100 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotera bomullsrondeller, organic cotton pads, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ORIGINAL TOPZ %100 ORGANIC COTTON STICKS LIMITED EDITION</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM square shaped make-up pads, 50 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FAVORIT EKOLOGISK BOMULL, 100 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>İPEK Organik cotton buds rec. box organic, 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÄNGLAMARK BOMULLSPADS, EKOLOGISK BOMULL, 60 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine Holland B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaassenseweg 6g.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AT Emst</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ Original organic cotton pads, Summer Edition, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>APOTEAS bomullsrondeller, ekologiska, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>IPEK Organic cotton buds rectangular carton box &amp; lid, 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swisspers Cotton Pads round 57 mm, 100 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swisspers Premium Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawa Consumer GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badstrasse 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rema 1000 Organic Circle Vatrondeller, 40 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0058</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Organic Circle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Precot Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plot No. 14P-16, 26-28P, SEZ Textiles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karnataka</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åhléns Ekologiske bomullspinnar, 200 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz Original Cotton Pads / Bomullspads, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0047, 3023 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution Organic Cotton Pads, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0058</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mevolution</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lemoine Holland B.V.</x:v>
-[...10 lines deleted...]
-        <x:v>ICA, EKOLOGISKT CERTIFIERADE BOMULLSPINNAR, 200 st (cotton buds)</x:v>
+        <x:v>Precot Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plot No. 14P-16, 26-28P, SEZ Textiles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karnataka</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LINDEX Cotton pads, organic, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteas bomullspinnar, organic refill cotton buds, 300 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Cotton Sticks Pure Organic 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark VATPINDE - EKOLOGISK BOMULD -  Make up cotton buds, 90 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM COTTON STICKS, 300 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Incite code d.o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vojvodiću 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sveta Nedelja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A NEW DAY square make up pads 50 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic SWAN 100pcs Cotton Balls  (ICA Bsc Bomullsbollar 100-p)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0106</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ICA</x:v>
+        <x:v>ICA Basic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SEPTONA SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>THESI LYSIA INOFITA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>INOFITA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LINDEX Cosmetic sticks, 100 pcs</x:v>
-[...63 lines deleted...]
-        <x:v>Swisspers Cotton Pads square 75x75 mm, 50 pcs.</x:v>
+        <x:v>Swisspers Cotton Pads oval 90x70 mm, 50 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swisspers Premium Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flawa Consumer GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badstrasse 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flawil</x:v>
-      </x:c>
-[...1278 lines deleted...]
-        <x:v>INOFITA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Topz Original 100% organic cotton sticks, summer edition, 160 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Topz</x:v>
       </x:c>
       <x:c t="str">