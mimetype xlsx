--- v3 (2026-06-15)
+++ v4 (2026-06-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd46c152cfa48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ee2a1bb56c4b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R205d7724414344e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd89e9d6f5f7c4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R205d7724414344e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd89e9d6f5f7c4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">