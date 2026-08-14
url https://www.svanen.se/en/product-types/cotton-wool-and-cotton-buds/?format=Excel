--- v4 (2026-06-15)
+++ v5 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ee2a1bb56c4b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89442ef9d9694a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd89e9d6f5f7c4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7371679ce7954f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd89e9d6f5f7c4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7371679ce7954f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -868,82 +868,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Apotea</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nala's baby, Cotton wool round tip buds 100% organic, 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2023 0058</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Precot Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plot No. 14P-16, 26-28P, SEZ Textiles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karnataka</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ORIGINAL TOPZ %100 ORGANIC COTTON STICKS LIMITED EDITION</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Topz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lindex 100 Pcs Cotton Sticks Organic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TOPZ PREMIUM square shaped make-up pads, 50 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Topz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
@@ -1156,442 +1220,474 @@
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Swisspers Premium Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flawa Consumer GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badstrasse 43</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flawil</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Åhléns Ekologiske bomullspinnar, 200 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz Original Cotton Pads / Bomullspads, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0047, 3023 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LINDEX Cotton pads, organic, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteas bomullspinnar, organic refill cotton buds, 300 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gunry Cotton Sticks Pure Organic 200 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark VATPINDE - EKOLOGISK BOMULD -  Make up cotton buds, 90 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ PREMIUM COTTON STICKS, 300 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Incite code d.o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vojvodiću 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sveta Nedelja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A NEW DAY square make up pads 50 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic SWAN 100pcs Cotton Balls  (ICA Bsc Bomullsbollar 100-p)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEPTONA SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THESI LYSIA INOFITA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INOFITA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swisspers Cotton Pads oval 90x70 mm, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Swisspers Premium Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawa Consumer GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badstrasse 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flawil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Topz Original 100% organic cotton sticks, summer edition, 160 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rema 1000 Organic Circle Vatrondeller, 40 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0058</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Organic Circle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Precot Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plot No. 14P-16, 26-28P, SEZ Textiles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karnataka</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Åhléns Ekologiske bomullspinnar, 200 st</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Mevolution Organic Cotton Pads, 80 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2023 0058</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mevolution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Precot Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plot No. 14P-16, 26-28P, SEZ Textiles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karnataka</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LINDEX Cotton pads, organic, 80 pcs</x:v>
-[...273 lines deleted...]
-        <x:v>Topz</x:v>
+        <x:v>Lindex 160 Pcs Refill Cotton Sticks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>