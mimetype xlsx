--- v1 (2026-02-24)
+++ v2 (2026-04-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1d25a0101a449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e9dae31c0f4494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Raab6b7f6cf0749e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re51db92daed54eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raab6b7f6cf0749e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re51db92daed54eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,282 +68,282 @@
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lemoine France SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZI Le C.I.R.I.A.M.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Caligny</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MEDS Bomullsrondeller stora ovala, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop 365 Minirisk - Baby Sikkerhedsvatpinde, 60 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop 365 Minirisk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lemoine France SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZI Le C.I.R.I.A.M.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caligny</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MEDS Bomullsrondeller, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MEDS Bomullspinnar, 300 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark baby cotton sticks, 64 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>İPEK Organic cotton buds rectangular carton box&amp;lid, 60 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>A NEW DAY make up sticks 100 pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Coop 365 Minirisk - Baby Sikkerhedsvatpinde, 60 stk.</x:v>
-[...63 lines deleted...]
-        <x:v>Änglamark baby cotton sticks, 64 stk</x:v>
+        <x:v>Ainu Vauvan Eko-Pumpulipuikot, 72 kpl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0072, 5023 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Änglamark</x:v>
+        <x:v>Ainu</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wahlstedt</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>