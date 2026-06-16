--- v2 (2026-04-17)
+++ v3 (2026-06-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e9dae31c0f4494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dafd91eaef444c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re51db92daed54eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6cfc640c01094eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re51db92daed54eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cfc640c01094eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,110 +100,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MEDS Bomullsrondeller, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cotton wool and cotton buds for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Coop 365 Minirisk - Baby Sikkerhedsvatpinde, 60 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop 365 Minirisk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lemoine France SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ZI Le C.I.R.I.A.M.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Caligny</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MEDS Bomullspinnar, 300 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cotton wool and cotton buds for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDS</x:v>
       </x:c>
       <x:c t="str">