--- v3 (2026-06-16)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dafd91eaef444c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69f3ce930de4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6cfc640c01094eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc06f07a635f04635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cfc640c01094eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc06f07a635f04635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">